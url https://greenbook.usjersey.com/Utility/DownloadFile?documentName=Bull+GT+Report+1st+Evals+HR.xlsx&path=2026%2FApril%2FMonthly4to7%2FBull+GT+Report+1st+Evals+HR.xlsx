--- v1 (2026-06-22)
+++ v2 (2026-09-20)
@@ -1,71 +1,71 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\djones\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D4BBEA02-7630-49B3-A67D-8CAE5373F47A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1319836B-D121-496C-9CBA-BF75C99F0ACD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Bull GT Report 1st Evals HR" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Bull GT Report 1st Evals HR'!$A$2:$AE$2</definedName>
   </definedNames>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="408" uniqueCount="188">
-[...1 lines deleted...]
-    <t>Herd Register or Generation Count 5 - 6 and BBR 100: New Genotyped Bulls Ranked by GJPI™ June 2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="511" uniqueCount="237">
+  <si>
+    <t>Herd Register or Generation Count 5 - 6 and BBR 100: New Genotyped Bulls Ranked by GJPI™ July 2026</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Reg #</t>
   </si>
   <si>
     <t>Birth
 Date</t>
   </si>
   <si>
     <t>PJA</t>
   </si>
   <si>
     <t>BBR</t>
   </si>
   <si>
     <t>JH1</t>
   </si>
   <si>
     <t>JNS</t>
   </si>
   <si>
     <t>Poll</t>
@@ -100,590 +100,731 @@
   <si>
     <t>PTA
 Type</t>
   </si>
   <si>
     <t>JUI</t>
   </si>
   <si>
     <t>GFI</t>
   </si>
   <si>
     <t>Sire
 ShortName</t>
   </si>
   <si>
     <t>MGS
 ShortName</t>
   </si>
   <si>
     <t>Owner</t>
   </si>
   <si>
     <t>ST</t>
   </si>
   <si>
-    <t>JX CAL-MART ELDER 5906 {6}-ET</t>
-[...2 lines deleted...]
-    <t>JEUSA000067575906</t>
+    <t>JX ABS CF 9165 TWEED {6}-ET</t>
+  </si>
+  <si>
+    <t>JE840003299015368</t>
   </si>
   <si>
     <t>F</t>
   </si>
   <si>
     <t>JNS-TF</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
+    <t>JX-CLEMENT{5}</t>
+  </si>
+  <si>
+    <t>JX-OUTLIER{5}</t>
+  </si>
+  <si>
+    <t>ABS GLOBAL INC</t>
+  </si>
+  <si>
+    <t>WI</t>
+  </si>
+  <si>
+    <t>ABS CF 9145 MULINO {6}-ET</t>
+  </si>
+  <si>
+    <t>JE840003299015348</t>
+  </si>
+  <si>
+    <t>MIDVALE{5}</t>
+  </si>
+  <si>
+    <t>JX-DELL{6}</t>
+  </si>
+  <si>
+    <t>PEAK 401788-ET</t>
+  </si>
+  <si>
+    <t>JE840003290471089</t>
+  </si>
+  <si>
+    <t>WARREN{6}</t>
+  </si>
+  <si>
+    <t>JX-ALTAFARVA{6}</t>
+  </si>
+  <si>
+    <t>PEAK GENETICS</t>
+  </si>
+  <si>
+    <t>PEAK 401774-ET</t>
+  </si>
+  <si>
+    <t>JE840003290471075</t>
+  </si>
+  <si>
+    <t>CAL-MART GRESHAM 5938-ET</t>
+  </si>
+  <si>
+    <t>JEUSA000067575938</t>
+  </si>
+  <si>
+    <t>JX-GRESHAM{6}</t>
+  </si>
+  <si>
+    <t>FERTILE</t>
+  </si>
+  <si>
+    <t>MARTIN DAIRY LLC</t>
+  </si>
+  <si>
+    <t>OR</t>
+  </si>
+  <si>
+    <t>ABS CF 9100 ELDON-ET</t>
+  </si>
+  <si>
+    <t>JE840003299015303</t>
+  </si>
+  <si>
     <t>JX-ELDER{6}</t>
   </si>
   <si>
+    <t>JX-CRISPIN{5}</t>
+  </si>
+  <si>
+    <t>JX CAL-MART CLEMENT 5939 {6}-ET</t>
+  </si>
+  <si>
+    <t>JEUSA000067575939</t>
+  </si>
+  <si>
+    <t>JX-FLEEK{6}</t>
+  </si>
+  <si>
+    <t>ABS CF 9083 ELDRIDGE-ET</t>
+  </si>
+  <si>
+    <t>JE840003299015286</t>
+  </si>
+  <si>
+    <t>ABS CF 9158 MENLO {6}-ET</t>
+  </si>
+  <si>
+    <t>JE840003299015361</t>
+  </si>
+  <si>
+    <t>JX-DEALER{6}</t>
+  </si>
+  <si>
+    <t>JX ABS CF 9095 BENTON {6}-ET</t>
+  </si>
+  <si>
+    <t>JE840003299015298</t>
+  </si>
+  <si>
+    <t>JX-JOPLIN{5}</t>
+  </si>
+  <si>
+    <t>JX ABS BLF 3820 CRESCENT {6}-ET</t>
+  </si>
+  <si>
+    <t>JE840003307826265</t>
+  </si>
+  <si>
+    <t>ABS CF 9173 ELLSWORTH-ET</t>
+  </si>
+  <si>
+    <t>JE840003299015376</t>
+  </si>
+  <si>
+    <t>EDAM</t>
+  </si>
+  <si>
+    <t>JOYSTICK</t>
+  </si>
+  <si>
+    <t>JX ABS BLF 3705 JUNCTION {6}-ET</t>
+  </si>
+  <si>
+    <t>JE840003307826150</t>
+  </si>
+  <si>
+    <t>PEAK 401787-ET</t>
+  </si>
+  <si>
+    <t>JE840003290471088</t>
+  </si>
+  <si>
+    <t>NICKLAUS</t>
+  </si>
+  <si>
+    <t>S-S-I CLOVER ZANDLE BORAH-P-ET</t>
+  </si>
+  <si>
+    <t>JE840003296964213</t>
+  </si>
+  <si>
+    <t>P</t>
+  </si>
+  <si>
+    <t>ZANDLE</t>
+  </si>
+  <si>
+    <t>DABO-P</t>
+  </si>
+  <si>
+    <t>SELECT SIRES INC - SIRE DEPT</t>
+  </si>
+  <si>
+    <t>OH</t>
+  </si>
+  <si>
+    <t>PEAK 401790-ET</t>
+  </si>
+  <si>
+    <t>JE840003290471091</t>
+  </si>
+  <si>
+    <t>JX ABS CF 9118 BEACON {6}-ET</t>
+  </si>
+  <si>
+    <t>JE840003299015321</t>
+  </si>
+  <si>
+    <t>AHLEM COZY 26969 {6}-ET</t>
+  </si>
+  <si>
+    <t>JE840003285250908</t>
+  </si>
+  <si>
+    <t>JX-COZY -P{5}</t>
+  </si>
+  <si>
+    <t>JX-THRASHER{6}</t>
+  </si>
+  <si>
+    <t>AHLEM FARMS PARTNERSHIP</t>
+  </si>
+  <si>
+    <t>CA</t>
+  </si>
+  <si>
+    <t>PRIMUS ODESZA CHAOS-ET</t>
+  </si>
+  <si>
+    <t>JE840003285654202</t>
+  </si>
+  <si>
+    <t>ODESZA</t>
+  </si>
+  <si>
+    <t>GEPPETTO{6}</t>
+  </si>
+  <si>
+    <t>JERSEYLAND SIRES</t>
+  </si>
+  <si>
+    <t>AHLEM GROK 26963-ET</t>
+  </si>
+  <si>
+    <t>JE840003285250902</t>
+  </si>
+  <si>
+    <t>GROK</t>
+  </si>
+  <si>
+    <t>JX PRIMUS ODESZA CLAUDE {6}-ET</t>
+  </si>
+  <si>
+    <t>JE840003285654201</t>
+  </si>
+  <si>
+    <t>FIRSTCUT</t>
+  </si>
+  <si>
+    <t>PEAK 401773 {6}-P-ET</t>
+  </si>
+  <si>
+    <t>JE840003290471074</t>
+  </si>
+  <si>
+    <t>KINGKONG-PP</t>
+  </si>
+  <si>
+    <t>JX-ALTADRAYCE{6}</t>
+  </si>
+  <si>
+    <t>AHLEM PURIFY 26970-ET</t>
+  </si>
+  <si>
+    <t>JE840003285250909</t>
+  </si>
+  <si>
+    <t>PURIFY</t>
+  </si>
+  <si>
+    <t>JX-LONDON{6}</t>
+  </si>
+  <si>
+    <t>AHLEM PURIFY 26977-ET</t>
+  </si>
+  <si>
+    <t>JE840003285250916</t>
+  </si>
+  <si>
+    <t>JX-THEBOSS{6}</t>
+  </si>
+  <si>
+    <t>PVF FARVA MOONSQUIRT</t>
+  </si>
+  <si>
+    <t>JE840003329485068</t>
+  </si>
+  <si>
+    <t>JX-SCHOONER{5}</t>
+  </si>
+  <si>
+    <t>JAMES, BRENLYN &amp; ANNIKA</t>
+  </si>
+  <si>
+    <t>JX AHLEM SKITTLES 26920 {6}-ET</t>
+  </si>
+  <si>
+    <t>JE840003285250859</t>
+  </si>
+  <si>
+    <t>JNSC</t>
+  </si>
+  <si>
+    <t>SKITTLES-P</t>
+  </si>
+  <si>
+    <t>JX JER BEL CLARITY TRIUMPH {6}</t>
+  </si>
+  <si>
+    <t>JEUSA000175326417</t>
+  </si>
+  <si>
+    <t>JX-CLARITY{5}</t>
+  </si>
+  <si>
+    <t>KING, JASON</t>
+  </si>
+  <si>
+    <t>AHLEM PURIFY 26966-ET</t>
+  </si>
+  <si>
+    <t>JE840003285250905</t>
+  </si>
+  <si>
+    <t>AHLEM PURIFY 26975-ET</t>
+  </si>
+  <si>
+    <t>JE840003285250914</t>
+  </si>
+  <si>
+    <t>JX-CHIEF{6}</t>
+  </si>
+  <si>
+    <t>JX AHLEM GOLDEN 26973 {6}-ET</t>
+  </si>
+  <si>
+    <t>JE840003285250912</t>
+  </si>
+  <si>
+    <t>JX-GOLDEN{5}</t>
+  </si>
+  <si>
+    <t>AHLEM FARMS JERSEYS</t>
+  </si>
+  <si>
+    <t>JX AHLEM MALACHI 26968 {6}-ET</t>
+  </si>
+  <si>
+    <t>JE840003285250907</t>
+  </si>
+  <si>
+    <t>ALTAMALACHI</t>
+  </si>
+  <si>
+    <t>JX-ELVIS{6}</t>
+  </si>
+  <si>
+    <t>JX JER BEL CLEMENT TESTIFY {6}</t>
+  </si>
+  <si>
+    <t>JEUSA000175326408</t>
+  </si>
+  <si>
+    <t>JX AHLEM GOLDEN 26972 {6}-ET</t>
+  </si>
+  <si>
+    <t>JE840003285250911</t>
+  </si>
+  <si>
+    <t>JX AHLEM WYNDHAM 26974 {6}-ET</t>
+  </si>
+  <si>
+    <t>JE840003285250913</t>
+  </si>
+  <si>
+    <t>JX-WYNDHAM{5}</t>
+  </si>
+  <si>
+    <t>JX AHLEM COZY 26965 {6}-ET</t>
+  </si>
+  <si>
+    <t>JE840003285250904</t>
+  </si>
+  <si>
+    <t>JX AHLEM SKITTLES 26967 {6}-ET</t>
+  </si>
+  <si>
+    <t>JE840003285250906</t>
+  </si>
+  <si>
     <t>JX-CHATHAM{4}</t>
   </si>
   <si>
-    <t>ABS GLOBAL INC</t>
-[...188 lines deleted...]
-    <t>CLEVER</t>
+    <t>AHLEM DOMINGO 26902-ET</t>
+  </si>
+  <si>
+    <t>JE840003285250841</t>
+  </si>
+  <si>
+    <t>DOMINGO-P</t>
+  </si>
+  <si>
+    <t>VJ KANTONA</t>
+  </si>
+  <si>
+    <t>AHLEM TAILOR 26964-ET</t>
+  </si>
+  <si>
+    <t>JE840003285250903</t>
+  </si>
+  <si>
+    <t>JX-TAILOR{6}</t>
+  </si>
+  <si>
+    <t>AHLEM DOMINGO 26904-ET</t>
+  </si>
+  <si>
+    <t>JE840003285250843</t>
+  </si>
+  <si>
+    <t>JX KASH-IN EXCALIBUR 73826 {6}-ET</t>
+  </si>
+  <si>
+    <t>JE840003315051853</t>
+  </si>
+  <si>
+    <t>JX-EXCALIBUR-P{5}</t>
+  </si>
+  <si>
+    <t>JX-PFLEX{5}</t>
+  </si>
+  <si>
+    <t>RANCHO TERESITA DAIRY</t>
+  </si>
+  <si>
+    <t>JX POINT KAZOO RUCKUS {6}-P</t>
+  </si>
+  <si>
+    <t>JEUSA000175306253</t>
+  </si>
+  <si>
+    <t>CHROME</t>
+  </si>
+  <si>
+    <t>RUCKER, LAURA C</t>
+  </si>
+  <si>
+    <t>TX</t>
+  </si>
+  <si>
+    <t>DUPAT BRECKEN FINEWINE-ET</t>
+  </si>
+  <si>
+    <t>JE840003294762889</t>
+  </si>
+  <si>
+    <t>BRECKEN</t>
+  </si>
+  <si>
+    <t>FEARLESS</t>
+  </si>
+  <si>
+    <t>HAWARDEN NACHO ANTONIO</t>
+  </si>
+  <si>
+    <t>JEUSA000067508526</t>
+  </si>
+  <si>
+    <t>HAWARDEN JERSEYS INC</t>
+  </si>
+  <si>
+    <t>ID</t>
+  </si>
+  <si>
+    <t>DC STARLORD GALAPAGOS</t>
+  </si>
+  <si>
+    <t>JEUSA000067731882</t>
+  </si>
+  <si>
+    <t>STARLORD</t>
+  </si>
+  <si>
+    <t>CHUGG, DALE</t>
+  </si>
+  <si>
+    <t>UT</t>
+  </si>
+  <si>
+    <t>KASH-IN FORREAL 73827-ET</t>
+  </si>
+  <si>
+    <t>JE840003315051854</t>
+  </si>
+  <si>
+    <t>FORREAL</t>
+  </si>
+  <si>
+    <t>NUANCE</t>
   </si>
   <si>
     <t>KASH-IN JERSEYS</t>
   </si>
   <si>
-    <t>JX DUPAT LAHINCH 91587 {6}-ET</t>
-[...101 lines deleted...]
-    <t>JE840003326871992</t>
+    <t>RATLIFF JOHN WICK VOSS</t>
+  </si>
+  <si>
+    <t>JE840003332755480</t>
+  </si>
+  <si>
+    <t>IRWIN</t>
+  </si>
+  <si>
+    <t>RON &amp; CHRISTY RATLIFF, TRUSTEES</t>
+  </si>
+  <si>
+    <t>KS</t>
+  </si>
+  <si>
+    <t>RATLIFF-G JW BANDIT</t>
+  </si>
+  <si>
+    <t>JE840003297948028</t>
+  </si>
+  <si>
+    <t>VICTORIOUS</t>
+  </si>
+  <si>
+    <t>RON &amp; CHRISTY RATLIFF TRUSTEES &amp; GETTLE</t>
+  </si>
+  <si>
+    <t>RATLIFF JOHN WICK VLADIMIR</t>
+  </si>
+  <si>
+    <t>JE840003332755479</t>
+  </si>
+  <si>
+    <t>LOLALALA</t>
+  </si>
+  <si>
+    <t>RATLIFF COUGAR ALVIN</t>
+  </si>
+  <si>
+    <t>JE840003316165555</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
-    <t>JX-WYNDHAM{5}</t>
-[...134 lines deleted...]
-    <t>VIDEO</t>
+    <t>MONEY</t>
+  </si>
+  <si>
+    <t>KUNDE VICTORY BET</t>
+  </si>
+  <si>
+    <t>JEUSA000175285839</t>
+  </si>
+  <si>
+    <t>VICTORY</t>
+  </si>
+  <si>
+    <t>TEQUILA</t>
+  </si>
+  <si>
+    <t>KUNDE DAVID &amp; DONNA</t>
+  </si>
+  <si>
+    <t>IA</t>
+  </si>
+  <si>
+    <t>KUNDE VIP KIRK</t>
+  </si>
+  <si>
+    <t>JEUSA000175285820</t>
+  </si>
+  <si>
+    <t>V I P</t>
+  </si>
+  <si>
+    <t>CITATION</t>
+  </si>
+  <si>
+    <t>KCJF/LUCKY LADY JOEL DREAMSTREET</t>
+  </si>
+  <si>
+    <t>JE840003318099373</t>
   </si>
   <si>
     <t>JOEL</t>
   </si>
   <si>
-    <t>ARP JOSH, KATE, ELI &amp; NOAH</t>
+    <t>FERDINAND</t>
+  </si>
+  <si>
+    <t>KEIGHTLEY-CORE AND BORBA</t>
+  </si>
+  <si>
+    <t>KY</t>
+  </si>
+  <si>
+    <t>RATLIFF VICTORIOUS CAMANCHE-ET</t>
+  </si>
+  <si>
+    <t>JE840003316165549</t>
+  </si>
+  <si>
+    <t>KID ROCK</t>
+  </si>
+  <si>
+    <t>PLEASANT-MILE GENTRY PETER</t>
+  </si>
+  <si>
+    <t>JE840003251001862</t>
+  </si>
+  <si>
+    <t>GENTRY</t>
+  </si>
+  <si>
+    <t>COLTON</t>
+  </si>
+  <si>
+    <t>PLEASANT MILE</t>
   </si>
   <si>
     <t>PTA
 MILK</t>
   </si>
   <si>
     <t>PTA
 FAT</t>
   </si>
   <si>
     <t>PTA
 PROT</t>
   </si>
   <si>
     <t>PTA
 SCS</t>
   </si>
   <si>
     <t>PTA
 PL</t>
   </si>
   <si>
     <t>PTA
 DPR</t>
   </si>
   <si>
     <t>PTA
 LIV</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="[$-10409]m/d/yyyy"/>
     <numFmt numFmtId="165" formatCode="[$-10409]##,##0"/>
     <numFmt numFmtId="166" formatCode="[$-10409]#0.0"/>
   </numFmts>
-  <fonts count="6" x14ac:knownFonts="1">
+  <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color rgb="FF1C3A70"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
-      <name val="Calibri"/>
-[...4 lines deleted...]
-      <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF1C3A70"/>
         <bgColor rgb="FF1C3A70"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFD3D3D3"/>
         <bgColor rgb="FFD3D3D3"/>
       </patternFill>
     </fill>
     <fill>
@@ -698,97 +839,94 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF696969"/>
       </left>
       <right style="thin">
         <color rgb="FF696969"/>
       </right>
       <top style="thin">
         <color rgb="FF696969"/>
       </top>
       <bottom style="thin">
         <color rgb="FF696969"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="17">
+  <cellXfs count="16">
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00696969"/>
       <rgbColor rgb="001C3A70"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00D3D3D3"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
@@ -1122,88 +1260,88 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:AE45"/>
+  <dimension ref="A1:AE56"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
       <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="26" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="25.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="15.28515625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="10.5703125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5.7109375" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="5.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="5.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="5.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="5.85546875" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="7.140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="5.140625" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="5.5703125" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="10.140625" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="9.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="10.140625" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="9" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="8.7109375" bestFit="1" customWidth="1"/>
     <col min="19" max="20" width="8.85546875" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="6.42578125" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="6.28515625" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="5.28515625" bestFit="1" customWidth="1"/>
     <col min="27" max="27" width="5.42578125" bestFit="1" customWidth="1"/>
-    <col min="28" max="28" width="15.42578125" bestFit="1" customWidth="1"/>
+    <col min="28" max="28" width="14.140625" bestFit="1" customWidth="1"/>
     <col min="29" max="29" width="14.7109375" bestFit="1" customWidth="1"/>
-    <col min="30" max="30" width="27.85546875" bestFit="1" customWidth="1"/>
+    <col min="30" max="30" width="29.42578125" bestFit="1" customWidth="1"/>
     <col min="31" max="31" width="4.7109375" bestFit="1" customWidth="1"/>
     <col min="32" max="32" width="0" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:31" ht="21.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
       <c r="Q1" s="2"/>
       <c r="R1" s="2"/>
@@ -1234,4044 +1372,5117 @@
       <c r="D2" s="3" t="s">
         <v>4</v>
       </c>
       <c r="E2" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F2" s="3" t="s">
         <v>6</v>
       </c>
       <c r="G2" s="3" t="s">
         <v>7</v>
       </c>
       <c r="H2" s="3" t="s">
         <v>8</v>
       </c>
       <c r="I2" s="3" t="s">
         <v>9</v>
       </c>
       <c r="J2" s="3" t="s">
         <v>10</v>
       </c>
       <c r="K2" s="3" t="s">
         <v>11</v>
       </c>
       <c r="L2" s="3" t="s">
-        <v>181</v>
+        <v>230</v>
       </c>
       <c r="M2" s="3" t="s">
-        <v>182</v>
+        <v>231</v>
       </c>
       <c r="N2" s="3" t="s">
-        <v>183</v>
+        <v>232</v>
       </c>
       <c r="O2" s="3" t="s">
-        <v>184</v>
+        <v>233</v>
       </c>
       <c r="P2" s="3" t="s">
-        <v>185</v>
+        <v>234</v>
       </c>
       <c r="Q2" s="3" t="s">
-        <v>186</v>
+        <v>235</v>
       </c>
       <c r="R2" s="3" t="s">
         <v>12</v>
       </c>
       <c r="S2" s="3" t="s">
         <v>13</v>
       </c>
       <c r="T2" s="3" t="s">
-        <v>187</v>
+        <v>236</v>
       </c>
       <c r="U2" s="3" t="s">
         <v>14</v>
       </c>
       <c r="V2" s="3" t="s">
         <v>15</v>
       </c>
       <c r="W2" s="3" t="s">
         <v>16</v>
       </c>
       <c r="X2" s="3" t="s">
         <v>17</v>
       </c>
       <c r="Y2" s="3" t="s">
         <v>18</v>
       </c>
       <c r="Z2" s="3" t="s">
         <v>19</v>
       </c>
       <c r="AA2" s="3" t="s">
         <v>20</v>
       </c>
       <c r="AB2" s="3" t="s">
         <v>21</v>
       </c>
       <c r="AC2" s="3" t="s">
         <v>22</v>
       </c>
       <c r="AD2" s="3" t="s">
         <v>23</v>
       </c>
       <c r="AE2" s="3" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="3" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A3" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B3" s="4" t="s">
         <v>26</v>
       </c>
       <c r="C3" s="7">
-        <v>46120</v>
+        <v>46170</v>
       </c>
       <c r="D3" s="4">
         <v>97</v>
       </c>
       <c r="E3" s="4">
         <v>100</v>
       </c>
       <c r="F3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="G3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="H3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I3" s="4"/>
       <c r="J3" s="4">
-        <v>197</v>
+        <v>219</v>
       </c>
       <c r="K3" s="4">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="L3" s="8">
-        <v>547</v>
+        <v>1079</v>
       </c>
       <c r="M3" s="4">
-        <v>49</v>
+        <v>55</v>
       </c>
       <c r="N3" s="4">
-        <v>33</v>
+        <v>50</v>
       </c>
       <c r="O3" s="4">
-        <v>2.75</v>
+        <v>2.84</v>
       </c>
       <c r="P3" s="4">
-        <v>4.7</v>
+        <v>5.7</v>
       </c>
       <c r="Q3" s="4">
-        <v>0.1</v>
+        <v>0</v>
       </c>
       <c r="R3" s="4">
-        <v>0.4</v>
+        <v>0.7</v>
       </c>
       <c r="S3" s="4">
-        <v>-0.6</v>
+        <v>0.8</v>
       </c>
       <c r="T3" s="4">
-        <v>0.9</v>
+        <v>2.7</v>
       </c>
       <c r="U3" s="4">
-        <v>523</v>
+        <v>665</v>
       </c>
       <c r="V3" s="4">
-        <v>551</v>
+        <v>693</v>
       </c>
       <c r="W3" s="4">
-        <v>460</v>
+        <v>602</v>
       </c>
       <c r="X3" s="4">
-        <v>460</v>
+        <v>588</v>
       </c>
       <c r="Y3" s="4">
-        <v>0.9</v>
+        <v>0.3</v>
       </c>
       <c r="Z3" s="9">
-        <v>21.56</v>
+        <v>15.78</v>
       </c>
       <c r="AA3" s="4">
-        <v>8.6999999999999993</v>
+        <v>8.1999999999999993</v>
       </c>
       <c r="AB3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="AC3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="AD3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="AE3" s="4" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="4" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="C4" s="7">
-        <v>46113</v>
+        <v>46165</v>
       </c>
       <c r="D4" s="4">
         <v>98</v>
       </c>
       <c r="E4" s="4">
         <v>100</v>
       </c>
       <c r="F4" s="4" t="s">
         <v>27</v>
       </c>
       <c r="G4" s="4" t="s">
         <v>28</v>
       </c>
       <c r="H4" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I4" s="4"/>
       <c r="J4" s="4">
-        <v>193</v>
+        <v>201</v>
       </c>
       <c r="K4" s="4">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="L4" s="8">
-        <v>546</v>
+        <v>373</v>
       </c>
       <c r="M4" s="4">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="N4" s="4">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="O4" s="4">
-        <v>2.77</v>
+        <v>2.81</v>
       </c>
       <c r="P4" s="4">
-        <v>3.9</v>
+        <v>5.0999999999999996</v>
       </c>
       <c r="Q4" s="4">
-        <v>3.3</v>
+        <v>1.7</v>
       </c>
       <c r="R4" s="4">
-        <v>4.0999999999999996</v>
+        <v>2.9</v>
       </c>
       <c r="S4" s="4">
-        <v>2.4</v>
+        <v>1.6</v>
       </c>
       <c r="T4" s="4">
-        <v>2.2000000000000002</v>
+        <v>2.2999999999999998</v>
       </c>
       <c r="U4" s="4">
-        <v>578</v>
+        <v>605</v>
       </c>
       <c r="V4" s="4">
-        <v>601</v>
+        <v>637</v>
       </c>
       <c r="W4" s="4">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="X4" s="4">
-        <v>609</v>
+        <v>584</v>
       </c>
       <c r="Y4" s="4">
-        <v>-0.1</v>
+        <v>0.5</v>
       </c>
       <c r="Z4" s="9">
-        <v>9.31</v>
+        <v>17.149999999999999</v>
       </c>
       <c r="AA4" s="4">
-        <v>8.9</v>
+        <v>9.4</v>
       </c>
       <c r="AB4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="AC4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="AD4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="AE4" s="4" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="5" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="7">
-        <v>46063</v>
+        <v>46172</v>
       </c>
       <c r="D5" s="4">
         <v>98</v>
       </c>
       <c r="E5" s="4">
         <v>100</v>
       </c>
       <c r="F5" s="4" t="s">
         <v>27</v>
       </c>
       <c r="G5" s="4" t="s">
         <v>28</v>
       </c>
       <c r="H5" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I5" s="4"/>
       <c r="J5" s="4">
-        <v>191</v>
+        <v>199</v>
       </c>
       <c r="K5" s="4">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="L5" s="8">
-        <v>1001</v>
+        <v>963</v>
       </c>
       <c r="M5" s="4">
-        <v>43</v>
+        <v>62</v>
       </c>
       <c r="N5" s="4">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="O5" s="4">
-        <v>2.92</v>
+        <v>2.9</v>
       </c>
       <c r="P5" s="4">
-        <v>4.5</v>
+        <v>5.2</v>
       </c>
       <c r="Q5" s="4">
-        <v>1.2</v>
+        <v>0.8</v>
       </c>
       <c r="R5" s="4">
-        <v>2.5</v>
+        <v>2.2000000000000002</v>
       </c>
       <c r="S5" s="4">
-        <v>2.8</v>
+        <v>1.1000000000000001</v>
       </c>
       <c r="T5" s="4">
-        <v>1.9</v>
+        <v>1.4</v>
       </c>
       <c r="U5" s="4">
-        <v>518</v>
+        <v>695</v>
       </c>
       <c r="V5" s="4">
-        <v>529</v>
+        <v>714</v>
       </c>
       <c r="W5" s="4">
-        <v>492</v>
+        <v>652</v>
       </c>
       <c r="X5" s="4">
-        <v>484</v>
+        <v>665</v>
       </c>
       <c r="Y5" s="4">
-        <v>0.7</v>
+        <v>-0.1</v>
       </c>
       <c r="Z5" s="9">
-        <v>17.28</v>
+        <v>10.54</v>
       </c>
       <c r="AA5" s="4">
-        <v>8.1</v>
+        <v>8.9</v>
       </c>
       <c r="AB5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="AC5" s="4" t="s">
-        <v>31</v>
+        <v>41</v>
       </c>
       <c r="AD5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="AE5" s="4" t="s">
-        <v>42</v>
+        <v>33</v>
       </c>
     </row>
     <row r="6" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="B6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="7">
-        <v>45994</v>
+        <v>46156</v>
       </c>
       <c r="D6" s="4">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E6" s="4">
-        <v>93</v>
+        <v>100</v>
       </c>
       <c r="F6" s="4" t="s">
         <v>27</v>
       </c>
       <c r="G6" s="4" t="s">
         <v>28</v>
       </c>
       <c r="H6" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I6" s="4"/>
       <c r="J6" s="4">
-        <v>190</v>
+        <v>199</v>
       </c>
       <c r="K6" s="4">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="L6" s="8">
-        <v>757</v>
+        <v>1024</v>
       </c>
       <c r="M6" s="4">
         <v>52</v>
       </c>
       <c r="N6" s="4">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="O6" s="4">
-        <v>2.9</v>
+        <v>2.86</v>
       </c>
       <c r="P6" s="4">
-        <v>4.8</v>
+        <v>5.9</v>
       </c>
       <c r="Q6" s="4">
-        <v>1.8</v>
+        <v>1</v>
       </c>
       <c r="R6" s="4">
-        <v>2.7</v>
+        <v>3.2</v>
       </c>
       <c r="S6" s="4">
-        <v>2.5</v>
+        <v>0.7</v>
       </c>
       <c r="T6" s="4">
-        <v>2.2000000000000002</v>
+        <v>1.6</v>
       </c>
       <c r="U6" s="4">
-        <v>515</v>
+        <v>713</v>
       </c>
       <c r="V6" s="4">
-        <v>522</v>
+        <v>724</v>
       </c>
       <c r="W6" s="4">
-        <v>501</v>
+        <v>687</v>
       </c>
       <c r="X6" s="4">
-        <v>482</v>
+        <v>695</v>
       </c>
       <c r="Y6" s="4">
-        <v>0.7</v>
+        <v>0.3</v>
       </c>
       <c r="Z6" s="9">
-        <v>16.48</v>
+        <v>10.83</v>
       </c>
       <c r="AA6" s="4">
-        <v>7.7</v>
+        <v>8.1999999999999993</v>
       </c>
       <c r="AB6" s="4" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="AC6" s="4" t="s">
-        <v>31</v>
+        <v>41</v>
       </c>
       <c r="AD6" s="4" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="AE6" s="4" t="s">
-        <v>47</v>
+        <v>33</v>
       </c>
     </row>
     <row r="7" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A7" s="4" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="B7" s="4" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="C7" s="7">
-        <v>46117</v>
+        <v>46170</v>
       </c>
       <c r="D7" s="4">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="E7" s="4">
         <v>100</v>
       </c>
       <c r="F7" s="4" t="s">
         <v>27</v>
       </c>
       <c r="G7" s="4" t="s">
         <v>28</v>
       </c>
       <c r="H7" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I7" s="4"/>
       <c r="J7" s="4">
-        <v>180</v>
+        <v>195</v>
       </c>
       <c r="K7" s="4">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="L7" s="8">
-        <v>769</v>
+        <v>1202</v>
       </c>
       <c r="M7" s="4">
-        <v>36</v>
+        <v>65</v>
       </c>
       <c r="N7" s="4">
-        <v>25</v>
+        <v>47</v>
       </c>
       <c r="O7" s="4">
-        <v>2.76</v>
+        <v>2.78</v>
       </c>
       <c r="P7" s="4">
-        <v>4.5</v>
+        <v>3.8</v>
       </c>
       <c r="Q7" s="4">
-        <v>1.8</v>
+        <v>-0.1</v>
       </c>
       <c r="R7" s="4">
-        <v>2.2000000000000002</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>-1.1000000000000001</v>
+        <v>1.1000000000000001</v>
       </c>
       <c r="T7" s="4">
-        <v>-0.2</v>
+        <v>3</v>
       </c>
       <c r="U7" s="4">
-        <v>436</v>
+        <v>703</v>
       </c>
       <c r="V7" s="4">
-        <v>444</v>
+        <v>723</v>
       </c>
       <c r="W7" s="4">
-        <v>422</v>
+        <v>659</v>
       </c>
       <c r="X7" s="4">
-        <v>415</v>
+        <v>654</v>
       </c>
       <c r="Y7" s="4">
-        <v>0.8</v>
+        <v>0.6</v>
       </c>
       <c r="Z7" s="9">
-        <v>22.48</v>
+        <v>13.48</v>
       </c>
       <c r="AA7" s="4">
-        <v>8.8000000000000007</v>
+        <v>8.9</v>
       </c>
       <c r="AB7" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="AC7" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="AD7" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE7" s="4" t="s">
         <v>50</v>
-      </c>
-[...7 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="8" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A8" s="5" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="C8" s="10">
-        <v>46117</v>
+        <v>46156</v>
       </c>
       <c r="D8" s="5">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="E8" s="5">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F8" s="5" t="s">
         <v>27</v>
       </c>
       <c r="G8" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H8" s="5" t="s">
         <v>29</v>
       </c>
       <c r="I8" s="5"/>
       <c r="J8" s="5">
-        <v>178</v>
+        <v>193</v>
       </c>
       <c r="K8" s="5">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="L8" s="11">
-        <v>595</v>
+        <v>833</v>
       </c>
       <c r="M8" s="5">
-        <v>27</v>
+        <v>50</v>
       </c>
       <c r="N8" s="5">
-        <v>26</v>
+        <v>38</v>
       </c>
       <c r="O8" s="5">
-        <v>2.73</v>
+        <v>2.81</v>
       </c>
       <c r="P8" s="5">
-        <v>6.4</v>
+        <v>4.9000000000000004</v>
       </c>
       <c r="Q8" s="5">
-        <v>0.4</v>
+        <v>0</v>
       </c>
       <c r="R8" s="5">
-        <v>1.1000000000000001</v>
+        <v>-0.1</v>
       </c>
       <c r="S8" s="5">
+        <v>-0.6</v>
+      </c>
+      <c r="T8" s="5">
+        <v>0.9</v>
+      </c>
+      <c r="U8" s="5">
+        <v>607</v>
+      </c>
+      <c r="V8" s="5">
+        <v>630</v>
+      </c>
+      <c r="W8" s="5">
+        <v>558</v>
+      </c>
+      <c r="X8" s="5">
+        <v>557</v>
+      </c>
+      <c r="Y8" s="5">
         <v>0.5</v>
       </c>
-      <c r="T8" s="5">
-[...16 lines deleted...]
-      </c>
       <c r="Z8" s="12">
-        <v>17.649999999999999</v>
+        <v>18.41</v>
       </c>
       <c r="AA8" s="5">
-        <v>7.7</v>
+        <v>7.2</v>
       </c>
       <c r="AB8" s="5" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="AC8" s="5" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AD8" s="5" t="s">
-        <v>52</v>
+        <v>32</v>
       </c>
       <c r="AE8" s="5" t="s">
-        <v>42</v>
+        <v>33</v>
       </c>
     </row>
     <row r="9" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A9" s="5" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="C9" s="10">
-        <v>46130</v>
+        <v>46171</v>
       </c>
       <c r="D9" s="5">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="E9" s="5">
         <v>100</v>
       </c>
       <c r="F9" s="5" t="s">
         <v>27</v>
       </c>
       <c r="G9" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H9" s="5" t="s">
         <v>29</v>
       </c>
       <c r="I9" s="5"/>
       <c r="J9" s="5">
-        <v>177</v>
+        <v>191</v>
       </c>
       <c r="K9" s="5">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="L9" s="11">
-        <v>642</v>
+        <v>776</v>
       </c>
       <c r="M9" s="5">
-        <v>61</v>
+        <v>43</v>
       </c>
       <c r="N9" s="5">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="O9" s="5">
-        <v>2.75</v>
+        <v>2.73</v>
       </c>
       <c r="P9" s="5">
-        <v>3.5</v>
+        <v>5</v>
       </c>
       <c r="Q9" s="5">
-        <v>-0.3</v>
+        <v>1.2</v>
       </c>
       <c r="R9" s="5">
-        <v>0.2</v>
+        <v>1.4</v>
       </c>
       <c r="S9" s="5">
+        <v>0.6</v>
+      </c>
+      <c r="T9" s="5">
+        <v>2.8</v>
+      </c>
+      <c r="U9" s="5">
+        <v>632</v>
+      </c>
+      <c r="V9" s="5">
+        <v>656</v>
+      </c>
+      <c r="W9" s="5">
+        <v>577</v>
+      </c>
+      <c r="X9" s="5">
+        <v>602</v>
+      </c>
+      <c r="Y9" s="5">
         <v>0.1</v>
       </c>
-      <c r="T9" s="5">
-[...16 lines deleted...]
-      </c>
       <c r="Z9" s="12">
-        <v>11.33</v>
+        <v>14.18</v>
       </c>
       <c r="AA9" s="5">
-        <v>8.1</v>
+        <v>9.8000000000000007</v>
       </c>
       <c r="AB9" s="5" t="s">
-        <v>59</v>
+        <v>30</v>
       </c>
       <c r="AC9" s="5" t="s">
-        <v>37</v>
+        <v>57</v>
       </c>
       <c r="AD9" s="5" t="s">
-        <v>32</v>
+        <v>49</v>
       </c>
       <c r="AE9" s="5" t="s">
-        <v>33</v>
+        <v>50</v>
       </c>
     </row>
     <row r="10" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A10" s="5" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="C10" s="10">
-        <v>46035</v>
+        <v>46153</v>
       </c>
       <c r="D10" s="5">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="E10" s="5">
         <v>100</v>
       </c>
       <c r="F10" s="5" t="s">
         <v>27</v>
       </c>
       <c r="G10" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H10" s="5" t="s">
         <v>29</v>
       </c>
       <c r="I10" s="5"/>
       <c r="J10" s="5">
-        <v>176</v>
+        <v>191</v>
       </c>
       <c r="K10" s="5">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="L10" s="11">
-        <v>1287</v>
+        <v>506</v>
       </c>
       <c r="M10" s="5">
-        <v>40</v>
+        <v>51</v>
       </c>
       <c r="N10" s="5">
+        <v>29</v>
+      </c>
+      <c r="O10" s="5">
+        <v>2.81</v>
+      </c>
+      <c r="P10" s="5">
+        <v>5.8</v>
+      </c>
+      <c r="Q10" s="5">
+        <v>0.5</v>
+      </c>
+      <c r="R10" s="5">
+        <v>0.9</v>
+      </c>
+      <c r="S10" s="5">
+        <v>0</v>
+      </c>
+      <c r="T10" s="5">
+        <v>1.3</v>
+      </c>
+      <c r="U10" s="5">
+        <v>627</v>
+      </c>
+      <c r="V10" s="5">
+        <v>651</v>
+      </c>
+      <c r="W10" s="5">
+        <v>575</v>
+      </c>
+      <c r="X10" s="5">
+        <v>580</v>
+      </c>
+      <c r="Y10" s="5">
+        <v>0.7</v>
+      </c>
+      <c r="Z10" s="12">
+        <v>16.7</v>
+      </c>
+      <c r="AA10" s="5">
+        <v>7.9</v>
+      </c>
+      <c r="AB10" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="AC10" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="AD10" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="AE10" s="5" t="s">
         <v>33</v>
-      </c>
-[...49 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A11" s="5" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="C11" s="10">
-        <v>46116</v>
+        <v>46168</v>
       </c>
       <c r="D11" s="5">
         <v>97</v>
       </c>
       <c r="E11" s="5">
         <v>100</v>
       </c>
       <c r="F11" s="5" t="s">
         <v>27</v>
       </c>
       <c r="G11" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H11" s="5" t="s">
         <v>29</v>
       </c>
       <c r="I11" s="5"/>
       <c r="J11" s="5">
-        <v>176</v>
+        <v>189</v>
       </c>
       <c r="K11" s="5">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="L11" s="11">
-        <v>547</v>
+        <v>589</v>
       </c>
       <c r="M11" s="5">
+        <v>71</v>
+      </c>
+      <c r="N11" s="5">
         <v>41</v>
       </c>
-      <c r="N11" s="5">
-[...1 lines deleted...]
-      </c>
       <c r="O11" s="5">
-        <v>2.89</v>
+        <v>2.93</v>
       </c>
       <c r="P11" s="5">
-        <v>4.5999999999999996</v>
+        <v>3.8</v>
       </c>
       <c r="Q11" s="5">
-        <v>1.7</v>
+        <v>0.7</v>
       </c>
       <c r="R11" s="5">
-        <v>2.1</v>
+        <v>1.3</v>
       </c>
       <c r="S11" s="5">
-        <v>0.2</v>
+        <v>0.7</v>
       </c>
       <c r="T11" s="5">
-        <v>1.2</v>
+        <v>2</v>
       </c>
       <c r="U11" s="5">
-        <v>467</v>
+        <v>708</v>
       </c>
       <c r="V11" s="5">
-        <v>483</v>
+        <v>742</v>
       </c>
       <c r="W11" s="5">
-        <v>432</v>
+        <v>628</v>
       </c>
       <c r="X11" s="5">
-        <v>441</v>
+        <v>690</v>
       </c>
       <c r="Y11" s="5">
-        <v>0.5</v>
+        <v>-0.2</v>
       </c>
       <c r="Z11" s="12">
-        <v>15.24</v>
+        <v>8.44</v>
       </c>
       <c r="AA11" s="5">
-        <v>7.9</v>
+        <v>8.9</v>
       </c>
       <c r="AB11" s="5" t="s">
-        <v>55</v>
+        <v>36</v>
       </c>
       <c r="AC11" s="5" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="AD11" s="5" t="s">
-        <v>52</v>
+        <v>32</v>
       </c>
       <c r="AE11" s="5" t="s">
-        <v>42</v>
+        <v>33</v>
       </c>
     </row>
     <row r="12" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A12" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="B12" s="5" t="s">
         <v>64</v>
       </c>
-      <c r="B12" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C12" s="10">
-        <v>46128</v>
+        <v>46156</v>
       </c>
       <c r="D12" s="5">
         <v>97</v>
       </c>
       <c r="E12" s="5">
         <v>100</v>
       </c>
       <c r="F12" s="5" t="s">
         <v>27</v>
       </c>
       <c r="G12" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H12" s="5" t="s">
         <v>29</v>
       </c>
       <c r="I12" s="5"/>
       <c r="J12" s="5">
-        <v>172</v>
+        <v>189</v>
       </c>
       <c r="K12" s="5">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="L12" s="11">
-        <v>1128</v>
+        <v>727</v>
       </c>
       <c r="M12" s="5">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="N12" s="5">
-        <v>48</v>
+        <v>29</v>
       </c>
       <c r="O12" s="5">
-        <v>2.79</v>
+        <v>2.8</v>
       </c>
       <c r="P12" s="5">
-        <v>3.1</v>
+        <v>5.0999999999999996</v>
       </c>
       <c r="Q12" s="5">
-        <v>-0.5</v>
+        <v>0.5</v>
       </c>
       <c r="R12" s="5">
-        <v>0.1</v>
+        <v>1.8</v>
       </c>
       <c r="S12" s="5">
-        <v>1.3</v>
+        <v>2.8</v>
       </c>
       <c r="T12" s="5">
-        <v>2.5</v>
+        <v>1</v>
       </c>
       <c r="U12" s="5">
-        <v>549</v>
+        <v>599</v>
       </c>
       <c r="V12" s="5">
-        <v>574</v>
+        <v>614</v>
       </c>
       <c r="W12" s="5">
-        <v>496</v>
+        <v>569</v>
       </c>
       <c r="X12" s="5">
-        <v>505</v>
+        <v>571</v>
       </c>
       <c r="Y12" s="5">
         <v>0.4</v>
       </c>
       <c r="Z12" s="12">
-        <v>14.92</v>
+        <v>17.68</v>
       </c>
       <c r="AA12" s="5">
-        <v>8.9</v>
+        <v>7.8</v>
       </c>
       <c r="AB12" s="5" t="s">
-        <v>59</v>
+        <v>65</v>
       </c>
       <c r="AC12" s="5" t="s">
-        <v>66</v>
+        <v>54</v>
       </c>
       <c r="AD12" s="5" t="s">
-        <v>67</v>
+        <v>32</v>
       </c>
       <c r="AE12" s="5" t="s">
-        <v>68</v>
+        <v>33</v>
       </c>
     </row>
     <row r="13" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A13" s="6" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="C13" s="13">
-        <v>46068</v>
+        <v>46177</v>
       </c>
       <c r="D13" s="6">
         <v>98</v>
       </c>
       <c r="E13" s="6">
         <v>100</v>
       </c>
       <c r="F13" s="6" t="s">
         <v>27</v>
       </c>
       <c r="G13" s="6" t="s">
         <v>28</v>
       </c>
       <c r="H13" s="6" t="s">
         <v>29</v>
       </c>
       <c r="I13" s="6"/>
       <c r="J13" s="6">
-        <v>163</v>
+        <v>187</v>
       </c>
       <c r="K13" s="6">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="L13" s="14">
-        <v>943</v>
+        <v>1002</v>
       </c>
       <c r="M13" s="6">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="N13" s="6">
-        <v>28</v>
+        <v>41</v>
       </c>
       <c r="O13" s="6">
-        <v>2.89</v>
+        <v>2.76</v>
       </c>
       <c r="P13" s="6">
-        <v>3.5</v>
+        <v>3.4</v>
       </c>
       <c r="Q13" s="6">
-        <v>-0.6</v>
+        <v>0.4</v>
       </c>
       <c r="R13" s="6">
-        <v>1.3</v>
+        <v>0.5</v>
       </c>
       <c r="S13" s="6">
-        <v>1.6</v>
+        <v>-0.3</v>
       </c>
       <c r="T13" s="6">
-        <v>0.4</v>
+        <v>0.2</v>
       </c>
       <c r="U13" s="6">
-        <v>523</v>
+        <v>541</v>
       </c>
       <c r="V13" s="6">
-        <v>525</v>
+        <v>562</v>
       </c>
       <c r="W13" s="6">
-        <v>521</v>
+        <v>497</v>
       </c>
       <c r="X13" s="6">
-        <v>500</v>
+        <v>508</v>
       </c>
       <c r="Y13" s="6">
-        <v>1.1000000000000001</v>
+        <v>0.6</v>
       </c>
       <c r="Z13" s="15">
-        <v>18.38</v>
+        <v>16.260000000000002</v>
       </c>
       <c r="AA13" s="6">
-        <v>9.5</v>
+        <v>8.6</v>
       </c>
       <c r="AB13" s="6" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="AC13" s="6" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="AD13" s="6" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="AE13" s="6" t="s">
-        <v>42</v>
+        <v>33</v>
       </c>
     </row>
     <row r="14" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A14" s="6" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="B14" s="6" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
       <c r="C14" s="13">
-        <v>46062</v>
+        <v>46171</v>
       </c>
       <c r="D14" s="6">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E14" s="6">
         <v>100</v>
       </c>
       <c r="F14" s="6" t="s">
         <v>27</v>
       </c>
       <c r="G14" s="6" t="s">
         <v>28</v>
       </c>
       <c r="H14" s="6" t="s">
         <v>29</v>
       </c>
       <c r="I14" s="6"/>
       <c r="J14" s="6">
-        <v>156</v>
+        <v>186</v>
       </c>
       <c r="K14" s="6">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="L14" s="14">
-        <v>800</v>
+        <v>922</v>
       </c>
       <c r="M14" s="6">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="N14" s="6">
+        <v>37</v>
+      </c>
+      <c r="O14" s="6">
+        <v>2.77</v>
+      </c>
+      <c r="P14" s="6">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="Q14" s="6">
+        <v>0.5</v>
+      </c>
+      <c r="R14" s="6">
+        <v>0.9</v>
+      </c>
+      <c r="S14" s="6">
+        <v>-0.6</v>
+      </c>
+      <c r="T14" s="6">
+        <v>1.7</v>
+      </c>
+      <c r="U14" s="6">
+        <v>598</v>
+      </c>
+      <c r="V14" s="6">
+        <v>616</v>
+      </c>
+      <c r="W14" s="6">
+        <v>560</v>
+      </c>
+      <c r="X14" s="6">
+        <v>546</v>
+      </c>
+      <c r="Y14" s="6">
+        <v>-0.2</v>
+      </c>
+      <c r="Z14" s="15">
+        <v>13.31</v>
+      </c>
+      <c r="AA14" s="6">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="AB14" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="AC14" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="AD14" s="6" t="s">
         <v>32</v>
       </c>
-      <c r="O14" s="6">
-[...46 lines deleted...]
-      </c>
       <c r="AE14" s="6" t="s">
-        <v>42</v>
+        <v>33</v>
       </c>
     </row>
     <row r="15" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A15" s="6" t="s">
+        <v>72</v>
+      </c>
+      <c r="B15" s="6" t="s">
         <v>73</v>
       </c>
-      <c r="B15" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C15" s="13">
-        <v>46123</v>
+        <v>46155</v>
       </c>
       <c r="D15" s="6">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="E15" s="6">
         <v>100</v>
       </c>
       <c r="F15" s="6" t="s">
         <v>27</v>
       </c>
       <c r="G15" s="6" t="s">
         <v>28</v>
       </c>
       <c r="H15" s="6" t="s">
         <v>29</v>
       </c>
       <c r="I15" s="6"/>
       <c r="J15" s="6">
-        <v>155</v>
+        <v>185</v>
       </c>
       <c r="K15" s="6">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="L15" s="14">
-        <v>703</v>
+        <v>745</v>
       </c>
       <c r="M15" s="6">
+        <v>47</v>
+      </c>
+      <c r="N15" s="6">
+        <v>31</v>
+      </c>
+      <c r="O15" s="6">
+        <v>2.88</v>
+      </c>
+      <c r="P15" s="6">
+        <v>3.9</v>
+      </c>
+      <c r="Q15" s="6">
+        <v>1.4</v>
+      </c>
+      <c r="R15" s="6">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="S15" s="6">
+        <v>0.8</v>
+      </c>
+      <c r="T15" s="6">
+        <v>0.2</v>
+      </c>
+      <c r="U15" s="6">
+        <v>550</v>
+      </c>
+      <c r="V15" s="6">
+        <v>565</v>
+      </c>
+      <c r="W15" s="6">
+        <v>518</v>
+      </c>
+      <c r="X15" s="6">
+        <v>552</v>
+      </c>
+      <c r="Y15" s="6">
+        <v>0.8</v>
+      </c>
+      <c r="Z15" s="15">
+        <v>18.079999999999998</v>
+      </c>
+      <c r="AA15" s="6">
+        <v>8.9</v>
+      </c>
+      <c r="AB15" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="AC15" s="6" t="s">
         <v>37</v>
       </c>
-      <c r="N15" s="6">
-[...46 lines deleted...]
-      </c>
       <c r="AD15" s="6" t="s">
-        <v>52</v>
+        <v>32</v>
       </c>
       <c r="AE15" s="6" t="s">
-        <v>42</v>
+        <v>33</v>
       </c>
     </row>
     <row r="16" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A16" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="B16" s="6" t="s">
         <v>75</v>
       </c>
-      <c r="B16" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C16" s="13">
-        <v>45790</v>
+        <v>46171</v>
       </c>
       <c r="D16" s="6">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="E16" s="6">
         <v>100</v>
       </c>
       <c r="F16" s="6" t="s">
         <v>27</v>
       </c>
       <c r="G16" s="6" t="s">
         <v>28</v>
       </c>
       <c r="H16" s="6" t="s">
         <v>29</v>
       </c>
       <c r="I16" s="6"/>
       <c r="J16" s="6">
-        <v>154</v>
+        <v>184</v>
       </c>
       <c r="K16" s="6">
         <v>71</v>
       </c>
       <c r="L16" s="14">
-        <v>516</v>
+        <v>697</v>
       </c>
       <c r="M16" s="6">
-        <v>47</v>
+        <v>56</v>
       </c>
       <c r="N16" s="6">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="O16" s="6">
-        <v>2.93</v>
+        <v>2.96</v>
       </c>
       <c r="P16" s="6">
-        <v>3.9</v>
+        <v>4.3</v>
       </c>
       <c r="Q16" s="6">
-        <v>-2.2999999999999998</v>
+        <v>0.1</v>
       </c>
       <c r="R16" s="6">
-        <v>-1.2</v>
+        <v>0.7</v>
       </c>
       <c r="S16" s="6">
-        <v>0.2</v>
+        <v>-0.2</v>
       </c>
       <c r="T16" s="6">
-        <v>1.7</v>
+        <v>2.2999999999999998</v>
       </c>
       <c r="U16" s="6">
-        <v>499</v>
+        <v>593</v>
       </c>
       <c r="V16" s="6">
-        <v>528</v>
+        <v>625</v>
       </c>
       <c r="W16" s="6">
-        <v>432</v>
+        <v>519</v>
       </c>
       <c r="X16" s="6">
-        <v>416</v>
+        <v>538</v>
       </c>
       <c r="Y16" s="6">
-        <v>0.4</v>
+        <v>0.3</v>
       </c>
       <c r="Z16" s="15">
-        <v>14.99</v>
+        <v>13.73</v>
       </c>
       <c r="AA16" s="6">
-        <v>8.8000000000000007</v>
+        <v>8.3000000000000007</v>
       </c>
       <c r="AB16" s="6" t="s">
-        <v>77</v>
+        <v>40</v>
       </c>
       <c r="AC16" s="6" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="AD16" s="6" t="s">
-        <v>79</v>
+        <v>42</v>
       </c>
       <c r="AE16" s="6" t="s">
-        <v>42</v>
+        <v>33</v>
       </c>
     </row>
     <row r="17" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A17" s="6" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="B17" s="6" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="C17" s="13">
-        <v>46063</v>
+        <v>45757</v>
       </c>
       <c r="D17" s="6">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="E17" s="6">
         <v>100</v>
       </c>
       <c r="F17" s="6" t="s">
         <v>27</v>
       </c>
       <c r="G17" s="6" t="s">
         <v>28</v>
       </c>
       <c r="H17" s="6" t="s">
-        <v>29</v>
+        <v>79</v>
       </c>
       <c r="I17" s="6"/>
       <c r="J17" s="6">
-        <v>154</v>
+        <v>184</v>
       </c>
       <c r="K17" s="6">
         <v>72</v>
       </c>
       <c r="L17" s="14">
-        <v>476</v>
+        <v>168</v>
       </c>
       <c r="M17" s="6">
-        <v>30</v>
+        <v>41</v>
       </c>
       <c r="N17" s="6">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="O17" s="6">
-        <v>2.88</v>
+        <v>2.66</v>
       </c>
       <c r="P17" s="6">
-        <v>3.9</v>
+        <v>5.8</v>
       </c>
       <c r="Q17" s="6">
-        <v>0.3</v>
+        <v>1.3</v>
       </c>
       <c r="R17" s="6">
-        <v>0.3</v>
+        <v>1.8</v>
       </c>
       <c r="S17" s="6">
-        <v>-0.1</v>
+        <v>-0.4</v>
       </c>
       <c r="T17" s="6">
-        <v>1.4</v>
+        <v>2.2999999999999998</v>
       </c>
       <c r="U17" s="6">
-        <v>397</v>
+        <v>560</v>
       </c>
       <c r="V17" s="6">
-        <v>419</v>
+        <v>588</v>
       </c>
       <c r="W17" s="6">
-        <v>348</v>
+        <v>499</v>
       </c>
       <c r="X17" s="6">
-        <v>347</v>
+        <v>518</v>
       </c>
       <c r="Y17" s="6">
         <v>0.4</v>
       </c>
       <c r="Z17" s="15">
-        <v>16.13</v>
+        <v>13.95</v>
       </c>
       <c r="AA17" s="6">
-        <v>8</v>
+        <v>8.6999999999999993</v>
       </c>
       <c r="AB17" s="6" t="s">
+        <v>80</v>
+      </c>
+      <c r="AC17" s="6" t="s">
+        <v>81</v>
+      </c>
+      <c r="AD17" s="6" t="s">
         <v>82</v>
       </c>
-      <c r="AC17" s="6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AE17" s="6" t="s">
-        <v>42</v>
+        <v>83</v>
       </c>
     </row>
     <row r="18" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A18" s="5" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C18" s="10">
-        <v>46074</v>
+        <v>46173</v>
       </c>
       <c r="D18" s="5">
         <v>98</v>
       </c>
       <c r="E18" s="5">
         <v>100</v>
       </c>
       <c r="F18" s="5" t="s">
         <v>27</v>
       </c>
       <c r="G18" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H18" s="5" t="s">
         <v>29</v>
       </c>
       <c r="I18" s="5"/>
       <c r="J18" s="5">
-        <v>153</v>
+        <v>181</v>
       </c>
       <c r="K18" s="5">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="L18" s="11">
-        <v>900</v>
+        <v>983</v>
       </c>
       <c r="M18" s="5">
-        <v>32</v>
+        <v>59</v>
       </c>
       <c r="N18" s="5">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="O18" s="5">
-        <v>2.91</v>
+        <v>2.88</v>
       </c>
       <c r="P18" s="5">
-        <v>3.7</v>
+        <v>4.0999999999999996</v>
       </c>
       <c r="Q18" s="5">
-        <v>0.9</v>
+        <v>-0.5</v>
       </c>
       <c r="R18" s="5">
-        <v>1.8</v>
+        <v>1</v>
       </c>
       <c r="S18" s="5">
-        <v>2.5</v>
+        <v>-1.1000000000000001</v>
       </c>
       <c r="T18" s="5">
         <v>1</v>
       </c>
       <c r="U18" s="5">
-        <v>419</v>
+        <v>600</v>
       </c>
       <c r="V18" s="5">
-        <v>418</v>
+        <v>614</v>
       </c>
       <c r="W18" s="5">
-        <v>423</v>
+        <v>568</v>
       </c>
       <c r="X18" s="5">
-        <v>403</v>
+        <v>552</v>
       </c>
       <c r="Y18" s="5">
-        <v>0.9</v>
+        <v>0.8</v>
       </c>
       <c r="Z18" s="12">
-        <v>16.8</v>
+        <v>14.88</v>
       </c>
       <c r="AA18" s="5">
-        <v>8.6</v>
+        <v>7.9</v>
       </c>
       <c r="AB18" s="5" t="s">
         <v>40</v>
       </c>
       <c r="AC18" s="5" t="s">
-        <v>31</v>
+        <v>41</v>
       </c>
       <c r="AD18" s="5" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="AE18" s="5" t="s">
-        <v>42</v>
+        <v>33</v>
       </c>
     </row>
     <row r="19" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A19" s="5" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C19" s="10">
-        <v>46070</v>
+        <v>46159</v>
       </c>
       <c r="D19" s="5">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="E19" s="5">
         <v>100</v>
       </c>
       <c r="F19" s="5" t="s">
         <v>27</v>
       </c>
       <c r="G19" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H19" s="5" t="s">
         <v>29</v>
       </c>
       <c r="I19" s="5"/>
       <c r="J19" s="5">
-        <v>151</v>
+        <v>178</v>
       </c>
       <c r="K19" s="5">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="L19" s="11">
-        <v>1211</v>
+        <v>733</v>
       </c>
       <c r="M19" s="5">
-        <v>40</v>
+        <v>47</v>
       </c>
       <c r="N19" s="5">
-        <v>38</v>
+        <v>24</v>
       </c>
       <c r="O19" s="5">
-        <v>2.97</v>
+        <v>2.85</v>
       </c>
       <c r="P19" s="5">
-        <v>3</v>
+        <v>5.3</v>
       </c>
       <c r="Q19" s="5">
-        <v>-1.2</v>
+        <v>0.5</v>
       </c>
       <c r="R19" s="5">
-        <v>0.2</v>
+        <v>1.5</v>
       </c>
       <c r="S19" s="5">
-        <v>2.7</v>
+        <v>1.3</v>
       </c>
       <c r="T19" s="5">
-        <v>0.9</v>
+        <v>0.4</v>
       </c>
       <c r="U19" s="5">
-        <v>453</v>
+        <v>554</v>
       </c>
       <c r="V19" s="5">
-        <v>456</v>
+        <v>560</v>
       </c>
       <c r="W19" s="5">
-        <v>447</v>
+        <v>543</v>
       </c>
       <c r="X19" s="5">
-        <v>406</v>
+        <v>519</v>
       </c>
       <c r="Y19" s="5">
-        <v>1.1000000000000001</v>
+        <v>0.7</v>
       </c>
       <c r="Z19" s="12">
-        <v>17.38</v>
+        <v>17.98</v>
       </c>
       <c r="AA19" s="5">
-        <v>10.3</v>
+        <v>7.4</v>
       </c>
       <c r="AB19" s="5" t="s">
-        <v>40</v>
+        <v>65</v>
       </c>
       <c r="AC19" s="5" t="s">
-        <v>31</v>
+        <v>54</v>
       </c>
       <c r="AD19" s="5" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="AE19" s="5" t="s">
-        <v>42</v>
+        <v>33</v>
       </c>
     </row>
     <row r="20" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A20" s="5" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C20" s="10">
-        <v>46054</v>
+        <v>46143</v>
       </c>
       <c r="D20" s="5">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="E20" s="5">
         <v>100</v>
       </c>
       <c r="F20" s="5" t="s">
         <v>27</v>
       </c>
       <c r="G20" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H20" s="5" t="s">
         <v>29</v>
       </c>
       <c r="I20" s="5"/>
       <c r="J20" s="5">
-        <v>151</v>
+        <v>170</v>
       </c>
       <c r="K20" s="5">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="L20" s="11">
-        <v>593</v>
+        <v>69</v>
       </c>
       <c r="M20" s="5">
-        <v>28</v>
+        <v>35</v>
       </c>
       <c r="N20" s="5">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="O20" s="5">
-        <v>2.98</v>
+        <v>2.79</v>
       </c>
       <c r="P20" s="5">
-        <v>3.3</v>
+        <v>4.8</v>
       </c>
       <c r="Q20" s="5">
-        <v>1.3</v>
+        <v>1.7</v>
       </c>
       <c r="R20" s="5">
-        <v>1.3</v>
+        <v>1.7</v>
       </c>
       <c r="S20" s="5">
-        <v>-0.2</v>
+        <v>2.5</v>
       </c>
       <c r="T20" s="5">
-        <v>1.3</v>
+        <v>0.6</v>
       </c>
       <c r="U20" s="5">
-        <v>415</v>
+        <v>436</v>
       </c>
       <c r="V20" s="5">
-        <v>434</v>
+        <v>467</v>
       </c>
       <c r="W20" s="5">
-        <v>371</v>
+        <v>366</v>
       </c>
       <c r="X20" s="5">
-        <v>402</v>
+        <v>416</v>
       </c>
       <c r="Y20" s="5">
-        <v>0</v>
+        <v>-0.1</v>
       </c>
       <c r="Z20" s="12">
-        <v>13.59</v>
+        <v>16.77</v>
       </c>
       <c r="AA20" s="5">
-        <v>7.8</v>
+        <v>8.5</v>
       </c>
       <c r="AB20" s="5" t="s">
-        <v>82</v>
+        <v>90</v>
       </c>
       <c r="AC20" s="5" t="s">
-        <v>56</v>
+        <v>91</v>
       </c>
       <c r="AD20" s="5" t="s">
-        <v>41</v>
+        <v>92</v>
       </c>
       <c r="AE20" s="5" t="s">
-        <v>42</v>
+        <v>93</v>
       </c>
     </row>
     <row r="21" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A21" s="5" t="s">
-        <v>89</v>
+        <v>94</v>
       </c>
       <c r="B21" s="5" t="s">
-        <v>90</v>
+        <v>95</v>
       </c>
       <c r="C21" s="10">
-        <v>46123</v>
+        <v>45916</v>
       </c>
       <c r="D21" s="5">
         <v>98</v>
       </c>
       <c r="E21" s="5">
         <v>100</v>
       </c>
       <c r="F21" s="5" t="s">
         <v>27</v>
       </c>
       <c r="G21" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H21" s="5" t="s">
         <v>29</v>
       </c>
       <c r="I21" s="5"/>
       <c r="J21" s="5">
-        <v>151</v>
+        <v>166</v>
       </c>
       <c r="K21" s="5">
         <v>73</v>
       </c>
       <c r="L21" s="11">
-        <v>962</v>
+        <v>1830</v>
       </c>
       <c r="M21" s="5">
-        <v>30</v>
+        <v>57</v>
       </c>
       <c r="N21" s="5">
-        <v>24</v>
+        <v>50</v>
       </c>
       <c r="O21" s="5">
-        <v>2.84</v>
+        <v>2.97</v>
       </c>
       <c r="P21" s="5">
-        <v>4</v>
+        <v>3.2</v>
       </c>
       <c r="Q21" s="5">
-        <v>1.1000000000000001</v>
+        <v>-1.7</v>
       </c>
       <c r="R21" s="5">
-        <v>1.1000000000000001</v>
+        <v>-0.2</v>
       </c>
       <c r="S21" s="5">
-        <v>-1.1000000000000001</v>
+        <v>0.9</v>
       </c>
       <c r="T21" s="5">
-        <v>0.4</v>
+        <v>-0.4</v>
       </c>
       <c r="U21" s="5">
-        <v>390</v>
+        <v>563</v>
       </c>
       <c r="V21" s="5">
-        <v>387</v>
+        <v>556</v>
       </c>
       <c r="W21" s="5">
-        <v>402</v>
+        <v>578</v>
       </c>
       <c r="X21" s="5">
-        <v>359</v>
+        <v>506</v>
       </c>
       <c r="Y21" s="5">
-        <v>0.5</v>
+        <v>1</v>
       </c>
       <c r="Z21" s="12">
-        <v>19.25</v>
+        <v>14.76</v>
       </c>
       <c r="AA21" s="5">
-        <v>8.1999999999999993</v>
+        <v>7.9</v>
       </c>
       <c r="AB21" s="5" t="s">
-        <v>50</v>
+        <v>96</v>
       </c>
       <c r="AC21" s="5" t="s">
-        <v>51</v>
+        <v>97</v>
       </c>
       <c r="AD21" s="5" t="s">
-        <v>52</v>
+        <v>98</v>
       </c>
       <c r="AE21" s="5" t="s">
-        <v>42</v>
+        <v>93</v>
       </c>
     </row>
     <row r="22" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A22" s="5" t="s">
-        <v>91</v>
+        <v>99</v>
       </c>
       <c r="B22" s="5" t="s">
-        <v>92</v>
+        <v>100</v>
       </c>
       <c r="C22" s="10">
-        <v>46060</v>
+        <v>46128</v>
       </c>
       <c r="D22" s="5">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E22" s="5">
         <v>100</v>
       </c>
       <c r="F22" s="5" t="s">
         <v>27</v>
       </c>
       <c r="G22" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H22" s="5" t="s">
         <v>29</v>
       </c>
       <c r="I22" s="5"/>
       <c r="J22" s="5">
-        <v>148</v>
+        <v>164</v>
       </c>
       <c r="K22" s="5">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="L22" s="11">
-        <v>1278</v>
+        <v>582</v>
       </c>
       <c r="M22" s="5">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="N22" s="5">
         <v>30</v>
       </c>
       <c r="O22" s="5">
-        <v>2.88</v>
+        <v>2.96</v>
       </c>
       <c r="P22" s="5">
-        <v>3.9</v>
+        <v>2.2999999999999998</v>
       </c>
       <c r="Q22" s="5">
-        <v>0</v>
+        <v>1.6</v>
       </c>
       <c r="R22" s="5">
-        <v>0.9</v>
+        <v>2.4</v>
       </c>
       <c r="S22" s="5">
-        <v>0</v>
+        <v>1.4</v>
       </c>
       <c r="T22" s="5">
-        <v>1.1000000000000001</v>
+        <v>-0.1</v>
       </c>
       <c r="U22" s="5">
-        <v>501</v>
+        <v>375</v>
       </c>
       <c r="V22" s="5">
-        <v>491</v>
+        <v>393</v>
       </c>
       <c r="W22" s="5">
-        <v>525</v>
+        <v>332</v>
       </c>
       <c r="X22" s="5">
-        <v>468</v>
+        <v>381</v>
       </c>
       <c r="Y22" s="5">
-        <v>0.1</v>
+        <v>0.4</v>
       </c>
       <c r="Z22" s="12">
-        <v>9.92</v>
+        <v>15.48</v>
       </c>
       <c r="AA22" s="5">
-        <v>8.5</v>
+        <v>8.6999999999999993</v>
       </c>
       <c r="AB22" s="5" t="s">
-        <v>55</v>
+        <v>101</v>
       </c>
       <c r="AC22" s="5" t="s">
-        <v>31</v>
+        <v>91</v>
       </c>
       <c r="AD22" s="5" t="s">
-        <v>41</v>
+        <v>92</v>
       </c>
       <c r="AE22" s="5" t="s">
-        <v>42</v>
+        <v>93</v>
       </c>
     </row>
     <row r="23" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A23" s="6" t="s">
-        <v>93</v>
+        <v>102</v>
       </c>
       <c r="B23" s="6" t="s">
-        <v>94</v>
+        <v>103</v>
       </c>
       <c r="C23" s="13">
-        <v>46093</v>
+        <v>45915</v>
       </c>
       <c r="D23" s="6">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="E23" s="6">
         <v>100</v>
       </c>
       <c r="F23" s="6" t="s">
         <v>27</v>
       </c>
       <c r="G23" s="6" t="s">
         <v>28</v>
       </c>
       <c r="H23" s="6" t="s">
         <v>29</v>
       </c>
       <c r="I23" s="6"/>
       <c r="J23" s="6">
-        <v>147</v>
+        <v>164</v>
       </c>
       <c r="K23" s="6">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="L23" s="14">
-        <v>700</v>
+        <v>593</v>
       </c>
       <c r="M23" s="6">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="N23" s="6">
-        <v>31</v>
+        <v>24</v>
       </c>
       <c r="O23" s="6">
-        <v>2.94</v>
+        <v>2.98</v>
       </c>
       <c r="P23" s="6">
-        <v>3.3</v>
+        <v>4.9000000000000004</v>
       </c>
       <c r="Q23" s="6">
-        <v>-1.1000000000000001</v>
+        <v>0.6</v>
       </c>
       <c r="R23" s="6">
-        <v>0.9</v>
+        <v>1.6</v>
       </c>
       <c r="S23" s="6">
-        <v>2.2000000000000002</v>
+        <v>1.1000000000000001</v>
       </c>
       <c r="T23" s="6">
-        <v>0.2</v>
+        <v>1</v>
       </c>
       <c r="U23" s="6">
-        <v>440</v>
+        <v>457</v>
       </c>
       <c r="V23" s="6">
-        <v>455</v>
+        <v>466</v>
       </c>
       <c r="W23" s="6">
-        <v>404</v>
+        <v>436</v>
       </c>
       <c r="X23" s="6">
-        <v>407</v>
+        <v>417</v>
       </c>
       <c r="Y23" s="6">
-        <v>1.1000000000000001</v>
+        <v>1.3</v>
       </c>
       <c r="Z23" s="15">
-        <v>17.690000000000001</v>
+        <v>21</v>
       </c>
       <c r="AA23" s="6">
-        <v>9</v>
+        <v>8.6999999999999993</v>
       </c>
       <c r="AB23" s="6" t="s">
-        <v>40</v>
+        <v>96</v>
       </c>
       <c r="AC23" s="6" t="s">
-        <v>95</v>
+        <v>104</v>
       </c>
       <c r="AD23" s="6" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="AE23" s="6" t="s">
-        <v>42</v>
+        <v>93</v>
       </c>
     </row>
     <row r="24" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A24" s="6" t="s">
+        <v>105</v>
+      </c>
+      <c r="B24" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="C24" s="13">
+        <v>46156</v>
+      </c>
+      <c r="D24" s="6">
         <v>97</v>
-      </c>
-[...7 lines deleted...]
-        <v>98</v>
       </c>
       <c r="E24" s="6">
         <v>100</v>
       </c>
       <c r="F24" s="6" t="s">
         <v>27</v>
       </c>
       <c r="G24" s="6" t="s">
         <v>28</v>
       </c>
       <c r="H24" s="6" t="s">
-        <v>29</v>
+        <v>79</v>
       </c>
       <c r="I24" s="6"/>
       <c r="J24" s="6">
-        <v>146</v>
+        <v>162</v>
       </c>
       <c r="K24" s="6">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="L24" s="14">
-        <v>615</v>
+        <v>1228</v>
       </c>
       <c r="M24" s="6">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="N24" s="6">
-        <v>25</v>
+        <v>40</v>
       </c>
       <c r="O24" s="6">
-        <v>2.93</v>
+        <v>2.85</v>
       </c>
       <c r="P24" s="6">
-        <v>3.4</v>
+        <v>4.8</v>
       </c>
       <c r="Q24" s="6">
-        <v>0</v>
+        <v>-1.7</v>
       </c>
       <c r="R24" s="6">
+        <v>-0.5</v>
+      </c>
+      <c r="S24" s="6">
+        <v>0.7</v>
+      </c>
+      <c r="T24" s="6">
+        <v>1.4</v>
+      </c>
+      <c r="U24" s="6">
+        <v>623</v>
+      </c>
+      <c r="V24" s="6">
+        <v>630</v>
+      </c>
+      <c r="W24" s="6">
+        <v>608</v>
+      </c>
+      <c r="X24" s="6">
+        <v>553</v>
+      </c>
+      <c r="Y24" s="6">
         <v>0.3</v>
       </c>
-      <c r="S24" s="6">
-[...19 lines deleted...]
-      </c>
       <c r="Z24" s="15">
-        <v>15.97</v>
+        <v>10.82</v>
       </c>
       <c r="AA24" s="6">
-        <v>8</v>
+        <v>8.6</v>
       </c>
       <c r="AB24" s="6" t="s">
-        <v>99</v>
+        <v>107</v>
       </c>
       <c r="AC24" s="6" t="s">
-        <v>95</v>
+        <v>108</v>
       </c>
       <c r="AD24" s="6" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="AE24" s="6" t="s">
-        <v>42</v>
+        <v>33</v>
       </c>
     </row>
     <row r="25" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A25" s="6" t="s">
-        <v>100</v>
+        <v>109</v>
       </c>
       <c r="B25" s="6" t="s">
-        <v>101</v>
+        <v>110</v>
       </c>
       <c r="C25" s="13">
-        <v>46027</v>
+        <v>46147</v>
       </c>
       <c r="D25" s="6">
         <v>98</v>
       </c>
       <c r="E25" s="6">
         <v>100</v>
       </c>
       <c r="F25" s="6" t="s">
         <v>27</v>
       </c>
       <c r="G25" s="6" t="s">
         <v>28</v>
       </c>
       <c r="H25" s="6" t="s">
         <v>29</v>
       </c>
       <c r="I25" s="6"/>
       <c r="J25" s="6">
-        <v>142</v>
+        <v>157</v>
       </c>
       <c r="K25" s="6">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="L25" s="14">
-        <v>840</v>
+        <v>912</v>
       </c>
       <c r="M25" s="6">
-        <v>21</v>
+        <v>45</v>
       </c>
       <c r="N25" s="6">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="O25" s="6">
-        <v>2.96</v>
+        <v>2.93</v>
       </c>
       <c r="P25" s="6">
-        <v>2.7</v>
+        <v>3.4</v>
       </c>
       <c r="Q25" s="6">
-        <v>1.1000000000000001</v>
+        <v>0.4</v>
       </c>
       <c r="R25" s="6">
-        <v>1.8</v>
+        <v>1.2</v>
       </c>
       <c r="S25" s="6">
-        <v>1.4</v>
+        <v>0.7</v>
       </c>
       <c r="T25" s="6">
-        <v>0.8</v>
+        <v>0.5</v>
       </c>
       <c r="U25" s="6">
-        <v>300</v>
+        <v>499</v>
       </c>
       <c r="V25" s="6">
-        <v>314</v>
+        <v>503</v>
       </c>
       <c r="W25" s="6">
-        <v>266</v>
+        <v>492</v>
       </c>
       <c r="X25" s="6">
-        <v>281</v>
+        <v>481</v>
       </c>
       <c r="Y25" s="6">
-        <v>0.5</v>
+        <v>0.2</v>
       </c>
       <c r="Z25" s="15">
-        <v>14.11</v>
+        <v>12.91</v>
       </c>
       <c r="AA25" s="6">
         <v>7.4</v>
       </c>
       <c r="AB25" s="6" t="s">
-        <v>40</v>
+        <v>111</v>
       </c>
       <c r="AC25" s="6" t="s">
-        <v>56</v>
+        <v>112</v>
       </c>
       <c r="AD25" s="6" t="s">
-        <v>41</v>
+        <v>92</v>
       </c>
       <c r="AE25" s="6" t="s">
-        <v>42</v>
+        <v>93</v>
       </c>
     </row>
     <row r="26" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A26" s="6" t="s">
-        <v>102</v>
+        <v>113</v>
       </c>
       <c r="B26" s="6" t="s">
-        <v>103</v>
+        <v>114</v>
       </c>
       <c r="C26" s="13">
-        <v>46124</v>
+        <v>46168</v>
       </c>
       <c r="D26" s="6">
         <v>98</v>
       </c>
       <c r="E26" s="6">
         <v>100</v>
       </c>
       <c r="F26" s="6" t="s">
         <v>27</v>
       </c>
       <c r="G26" s="6" t="s">
         <v>28</v>
       </c>
       <c r="H26" s="6" t="s">
         <v>29</v>
       </c>
       <c r="I26" s="6"/>
       <c r="J26" s="6">
-        <v>141</v>
+        <v>153</v>
       </c>
       <c r="K26" s="6">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="L26" s="14">
-        <v>696</v>
+        <v>776</v>
       </c>
       <c r="M26" s="6">
-        <v>46</v>
+        <v>37</v>
       </c>
       <c r="N26" s="6">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="O26" s="6">
-        <v>2.8</v>
+        <v>2.94</v>
       </c>
       <c r="P26" s="6">
-        <v>3.7</v>
+        <v>3.4</v>
       </c>
       <c r="Q26" s="6">
-        <v>-0.6</v>
+        <v>1.4</v>
       </c>
       <c r="R26" s="6">
-        <v>-1</v>
+        <v>2.2999999999999998</v>
       </c>
       <c r="S26" s="6">
-        <v>-1.8</v>
+        <v>2.1</v>
       </c>
       <c r="T26" s="6">
-        <v>0.4</v>
+        <v>0.6</v>
       </c>
       <c r="U26" s="6">
-        <v>452</v>
+        <v>477</v>
       </c>
       <c r="V26" s="6">
-        <v>458</v>
+        <v>489</v>
       </c>
       <c r="W26" s="6">
-        <v>442</v>
+        <v>449</v>
       </c>
       <c r="X26" s="6">
-        <v>392</v>
+        <v>484</v>
       </c>
       <c r="Y26" s="6">
-        <v>0.4</v>
+        <v>-0.1</v>
       </c>
       <c r="Z26" s="15">
-        <v>14.68</v>
+        <v>7.22</v>
       </c>
       <c r="AA26" s="6">
-        <v>8.3000000000000007</v>
+        <v>7.7</v>
       </c>
       <c r="AB26" s="6" t="s">
-        <v>50</v>
+        <v>111</v>
       </c>
       <c r="AC26" s="6" t="s">
-        <v>51</v>
+        <v>115</v>
       </c>
       <c r="AD26" s="6" t="s">
-        <v>52</v>
+        <v>92</v>
       </c>
       <c r="AE26" s="6" t="s">
-        <v>42</v>
+        <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A27" s="6" t="s">
-        <v>104</v>
+        <v>116</v>
       </c>
       <c r="B27" s="6" t="s">
-        <v>105</v>
+        <v>117</v>
       </c>
       <c r="C27" s="13">
-        <v>46056</v>
+        <v>46081</v>
       </c>
       <c r="D27" s="6">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="E27" s="6">
         <v>100</v>
       </c>
       <c r="F27" s="6" t="s">
         <v>27</v>
       </c>
       <c r="G27" s="6" t="s">
         <v>28</v>
       </c>
       <c r="H27" s="6" t="s">
-        <v>106</v>
+        <v>29</v>
       </c>
       <c r="I27" s="6"/>
       <c r="J27" s="6">
-        <v>140</v>
+        <v>153</v>
       </c>
       <c r="K27" s="6">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="L27" s="14">
-        <v>803</v>
+        <v>252</v>
       </c>
       <c r="M27" s="6">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="N27" s="6">
-        <v>39</v>
+        <v>20</v>
       </c>
       <c r="O27" s="6">
-        <v>2.95</v>
+        <v>2.88</v>
       </c>
       <c r="P27" s="6">
-        <v>2.2000000000000002</v>
+        <v>2.9</v>
       </c>
       <c r="Q27" s="6">
-        <v>-1.3</v>
+        <v>1.2</v>
       </c>
       <c r="R27" s="6">
-        <v>-0.4</v>
+        <v>1.8</v>
       </c>
       <c r="S27" s="6">
-        <v>0.4</v>
+        <v>1.2</v>
       </c>
       <c r="T27" s="6">
-        <v>1.2</v>
+        <v>1.4</v>
       </c>
       <c r="U27" s="6">
-        <v>420</v>
+        <v>464</v>
       </c>
       <c r="V27" s="6">
-        <v>442</v>
+        <v>484</v>
       </c>
       <c r="W27" s="6">
-        <v>369</v>
+        <v>419</v>
       </c>
       <c r="X27" s="6">
-        <v>365</v>
+        <v>462</v>
       </c>
       <c r="Y27" s="6">
-        <v>-0.1</v>
+        <v>0.2</v>
       </c>
       <c r="Z27" s="15">
-        <v>10.87</v>
+        <v>13.28</v>
       </c>
       <c r="AA27" s="6">
-        <v>7.8</v>
+        <v>8.1</v>
       </c>
       <c r="AB27" s="6" t="s">
-        <v>107</v>
+        <v>41</v>
       </c>
       <c r="AC27" s="6" t="s">
-        <v>108</v>
+        <v>118</v>
       </c>
       <c r="AD27" s="6" t="s">
-        <v>109</v>
+        <v>119</v>
       </c>
       <c r="AE27" s="6" t="s">
-        <v>47</v>
+        <v>33</v>
       </c>
     </row>
     <row r="28" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A28" s="5" t="s">
-        <v>110</v>
+        <v>120</v>
       </c>
       <c r="B28" s="5" t="s">
-        <v>111</v>
+        <v>121</v>
       </c>
       <c r="C28" s="10">
-        <v>46035</v>
+        <v>46058</v>
       </c>
       <c r="D28" s="5">
         <v>98</v>
       </c>
       <c r="E28" s="5">
         <v>100</v>
       </c>
       <c r="F28" s="5" t="s">
         <v>27</v>
       </c>
       <c r="G28" s="5" t="s">
-        <v>28</v>
+        <v>122</v>
       </c>
       <c r="H28" s="5" t="s">
         <v>29</v>
       </c>
       <c r="I28" s="5"/>
       <c r="J28" s="5">
-        <v>138</v>
+        <v>152</v>
       </c>
       <c r="K28" s="5">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="L28" s="11">
-        <v>775</v>
+        <v>349</v>
       </c>
       <c r="M28" s="5">
-        <v>39</v>
+        <v>31</v>
       </c>
       <c r="N28" s="5">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="O28" s="5">
-        <v>3.02</v>
+        <v>2.94</v>
       </c>
       <c r="P28" s="5">
+        <v>4.8</v>
+      </c>
+      <c r="Q28" s="5">
+        <v>1.3</v>
+      </c>
+      <c r="R28" s="5">
+        <v>1.7</v>
+      </c>
+      <c r="S28" s="5">
         <v>2.5</v>
       </c>
-      <c r="Q28" s="5">
-[...7 lines deleted...]
-      </c>
       <c r="T28" s="5">
-        <v>0.8</v>
+        <v>0.2</v>
       </c>
       <c r="U28" s="5">
-        <v>369</v>
+        <v>421</v>
       </c>
       <c r="V28" s="5">
-        <v>385</v>
+        <v>425</v>
       </c>
       <c r="W28" s="5">
-        <v>331</v>
+        <v>414</v>
       </c>
       <c r="X28" s="5">
-        <v>348</v>
+        <v>406</v>
       </c>
       <c r="Y28" s="5">
-        <v>0</v>
+        <v>0.2</v>
       </c>
       <c r="Z28" s="12">
-        <v>10.58</v>
+        <v>18.47</v>
       </c>
       <c r="AA28" s="5">
-        <v>8.9</v>
+        <v>8</v>
       </c>
       <c r="AB28" s="5" t="s">
-        <v>112</v>
+        <v>123</v>
       </c>
       <c r="AC28" s="5" t="s">
-        <v>113</v>
+        <v>91</v>
       </c>
       <c r="AD28" s="5" t="s">
-        <v>41</v>
+        <v>92</v>
       </c>
       <c r="AE28" s="5" t="s">
-        <v>42</v>
+        <v>93</v>
       </c>
     </row>
     <row r="29" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A29" s="5" t="s">
-        <v>114</v>
+        <v>124</v>
       </c>
       <c r="B29" s="5" t="s">
-        <v>115</v>
+        <v>125</v>
       </c>
       <c r="C29" s="10">
-        <v>46072</v>
+        <v>46176</v>
       </c>
       <c r="D29" s="5">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="E29" s="5">
         <v>100</v>
       </c>
       <c r="F29" s="5" t="s">
         <v>27</v>
       </c>
       <c r="G29" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H29" s="5" t="s">
         <v>29</v>
       </c>
       <c r="I29" s="5"/>
       <c r="J29" s="5">
-        <v>136</v>
+        <v>150</v>
       </c>
       <c r="K29" s="5">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="L29" s="11">
-        <v>9</v>
+        <v>620</v>
       </c>
       <c r="M29" s="5">
-        <v>25</v>
+        <v>45</v>
       </c>
       <c r="N29" s="5">
-        <v>9</v>
+        <v>34</v>
       </c>
       <c r="O29" s="5">
-        <v>2.85</v>
+        <v>2.84</v>
       </c>
       <c r="P29" s="5">
-        <v>3.4</v>
+        <v>2.5</v>
       </c>
       <c r="Q29" s="5">
-        <v>1.3</v>
+        <v>-0.4</v>
       </c>
       <c r="R29" s="5">
-        <v>2</v>
+        <v>-0.7</v>
       </c>
       <c r="S29" s="5">
-        <v>1.7</v>
+        <v>0.9</v>
       </c>
       <c r="T29" s="5">
-        <v>2.1</v>
+        <v>1.9</v>
       </c>
       <c r="U29" s="5">
-        <v>358</v>
+        <v>427</v>
       </c>
       <c r="V29" s="5">
-        <v>373</v>
+        <v>452</v>
       </c>
       <c r="W29" s="5">
-        <v>324</v>
+        <v>371</v>
       </c>
       <c r="X29" s="5">
-        <v>352</v>
+        <v>374</v>
       </c>
       <c r="Y29" s="5">
-        <v>-0.2</v>
+        <v>0.6</v>
       </c>
       <c r="Z29" s="12">
-        <v>14.36</v>
+        <v>15.96</v>
       </c>
       <c r="AA29" s="5">
-        <v>6.9</v>
+        <v>9.6</v>
       </c>
       <c r="AB29" s="5" t="s">
-        <v>116</v>
+        <v>126</v>
       </c>
       <c r="AC29" s="5" t="s">
-        <v>117</v>
+        <v>76</v>
       </c>
       <c r="AD29" s="5" t="s">
-        <v>41</v>
+        <v>127</v>
       </c>
       <c r="AE29" s="5" t="s">
-        <v>42</v>
+        <v>83</v>
       </c>
     </row>
     <row r="30" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A30" s="5" t="s">
-        <v>118</v>
+        <v>128</v>
       </c>
       <c r="B30" s="5" t="s">
-        <v>119</v>
+        <v>129</v>
       </c>
       <c r="C30" s="10">
-        <v>45900</v>
+        <v>46140</v>
       </c>
       <c r="D30" s="5">
         <v>98</v>
       </c>
       <c r="E30" s="5">
         <v>100</v>
       </c>
       <c r="F30" s="5" t="s">
         <v>27</v>
       </c>
       <c r="G30" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H30" s="5" t="s">
         <v>29</v>
       </c>
       <c r="I30" s="5"/>
       <c r="J30" s="5">
-        <v>132</v>
+        <v>150</v>
       </c>
       <c r="K30" s="5">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="L30" s="11">
-        <v>478</v>
+        <v>541</v>
       </c>
       <c r="M30" s="5">
+        <v>37</v>
+      </c>
+      <c r="N30" s="5">
         <v>22</v>
       </c>
-      <c r="N30" s="5">
-[...1 lines deleted...]
-      </c>
       <c r="O30" s="5">
-        <v>2.71</v>
+        <v>2.94</v>
       </c>
       <c r="P30" s="5">
-        <v>4</v>
+        <v>3.1</v>
       </c>
       <c r="Q30" s="5">
-        <v>-0.4</v>
+        <v>1.7</v>
       </c>
       <c r="R30" s="5">
-        <v>-0.2</v>
+        <v>2.6</v>
       </c>
       <c r="S30" s="5">
-        <v>-0.6</v>
+        <v>0.1</v>
       </c>
       <c r="T30" s="5">
-        <v>2.1</v>
+        <v>0.7</v>
       </c>
       <c r="U30" s="5">
-        <v>410</v>
+        <v>380</v>
       </c>
       <c r="V30" s="5">
-        <v>420</v>
+        <v>389</v>
       </c>
       <c r="W30" s="5">
-        <v>392</v>
+        <v>359</v>
       </c>
       <c r="X30" s="5">
-        <v>366</v>
+        <v>378</v>
       </c>
       <c r="Y30" s="5">
-        <v>0.4</v>
+        <v>0.1</v>
       </c>
       <c r="Z30" s="12">
-        <v>15.32</v>
+        <v>10.65</v>
       </c>
       <c r="AA30" s="5">
-        <v>7.9</v>
+        <v>7.5</v>
       </c>
       <c r="AB30" s="5" t="s">
-        <v>120</v>
+        <v>111</v>
       </c>
       <c r="AC30" s="5" t="s">
-        <v>121</v>
+        <v>112</v>
       </c>
       <c r="AD30" s="5" t="s">
-        <v>122</v>
+        <v>92</v>
       </c>
       <c r="AE30" s="5" t="s">
-        <v>33</v>
+        <v>93</v>
       </c>
     </row>
     <row r="31" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A31" s="5" t="s">
-        <v>123</v>
+        <v>130</v>
       </c>
       <c r="B31" s="5" t="s">
-        <v>124</v>
+        <v>131</v>
       </c>
       <c r="C31" s="10">
-        <v>46096</v>
+        <v>46167</v>
       </c>
       <c r="D31" s="5">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="E31" s="5">
         <v>100</v>
       </c>
       <c r="F31" s="5" t="s">
         <v>27</v>
       </c>
       <c r="G31" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H31" s="5" t="s">
         <v>29</v>
       </c>
       <c r="I31" s="5"/>
       <c r="J31" s="5">
-        <v>130</v>
+        <v>149</v>
       </c>
       <c r="K31" s="5">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="L31" s="11">
-        <v>-3</v>
+        <v>900</v>
       </c>
       <c r="M31" s="5">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="N31" s="5">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="O31" s="5">
-        <v>2.83</v>
+        <v>2.95</v>
       </c>
       <c r="P31" s="5">
-        <v>2.5</v>
+        <v>3.5</v>
       </c>
       <c r="Q31" s="5">
-        <v>0.4</v>
+        <v>0.9</v>
       </c>
       <c r="R31" s="5">
-        <v>1.6</v>
+        <v>1.4</v>
       </c>
       <c r="S31" s="5">
-        <v>1.8</v>
+        <v>-1.2</v>
       </c>
       <c r="T31" s="5">
-        <v>0</v>
+        <v>0.3</v>
       </c>
       <c r="U31" s="5">
-        <v>349</v>
+        <v>460</v>
       </c>
       <c r="V31" s="5">
-        <v>375</v>
+        <v>462</v>
       </c>
       <c r="W31" s="5">
-        <v>290</v>
+        <v>455</v>
       </c>
       <c r="X31" s="5">
-        <v>347</v>
+        <v>453</v>
       </c>
       <c r="Y31" s="5">
-        <v>0</v>
+        <v>0.2</v>
       </c>
       <c r="Z31" s="12">
-        <v>11.57</v>
+        <v>15</v>
       </c>
       <c r="AA31" s="5">
-        <v>8.5</v>
-[...1 lines deleted...]
-      <c r="AB31" s="5"/>
+        <v>7.7</v>
+      </c>
+      <c r="AB31" s="5" t="s">
+        <v>111</v>
+      </c>
       <c r="AC31" s="5" t="s">
-        <v>125</v>
+        <v>132</v>
       </c>
       <c r="AD31" s="5" t="s">
-        <v>52</v>
+        <v>92</v>
       </c>
       <c r="AE31" s="5" t="s">
-        <v>42</v>
+        <v>93</v>
       </c>
     </row>
     <row r="32" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A32" s="5" t="s">
-        <v>126</v>
+        <v>133</v>
       </c>
       <c r="B32" s="5" t="s">
-        <v>127</v>
+        <v>134</v>
       </c>
       <c r="C32" s="10">
-        <v>45858</v>
+        <v>46154</v>
       </c>
       <c r="D32" s="5">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="E32" s="5">
         <v>100</v>
       </c>
       <c r="F32" s="5" t="s">
         <v>27</v>
       </c>
       <c r="G32" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H32" s="5" t="s">
         <v>29</v>
       </c>
       <c r="I32" s="5"/>
       <c r="J32" s="5">
-        <v>129</v>
+        <v>148</v>
       </c>
       <c r="K32" s="5">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="L32" s="11">
-        <v>750</v>
+        <v>341</v>
       </c>
       <c r="M32" s="5">
-        <v>48</v>
+        <v>24</v>
       </c>
       <c r="N32" s="5">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="O32" s="5">
-        <v>2.87</v>
+        <v>2.92</v>
       </c>
       <c r="P32" s="5">
+        <v>4.7</v>
+      </c>
+      <c r="Q32" s="5">
+        <v>0.8</v>
+      </c>
+      <c r="R32" s="5">
         <v>2.5</v>
       </c>
-      <c r="Q32" s="5">
-[...4 lines deleted...]
-      </c>
       <c r="S32" s="5">
-        <v>0.9</v>
+        <v>0.4</v>
       </c>
       <c r="T32" s="5">
-        <v>0.3</v>
+        <v>0.6</v>
       </c>
       <c r="U32" s="5">
-        <v>438</v>
+        <v>361</v>
       </c>
       <c r="V32" s="5">
-        <v>456</v>
+        <v>377</v>
       </c>
       <c r="W32" s="5">
-        <v>399</v>
+        <v>322</v>
       </c>
       <c r="X32" s="5">
-        <v>374</v>
+        <v>332</v>
       </c>
       <c r="Y32" s="5">
-        <v>0.3</v>
+        <v>0.1</v>
       </c>
       <c r="Z32" s="12">
-        <v>11.62</v>
+        <v>11.78</v>
       </c>
       <c r="AA32" s="5">
-        <v>7.7</v>
+        <v>8.6</v>
       </c>
       <c r="AB32" s="5" t="s">
-        <v>128</v>
+        <v>135</v>
       </c>
       <c r="AC32" s="5" t="s">
-        <v>129</v>
+        <v>97</v>
       </c>
       <c r="AD32" s="5" t="s">
-        <v>41</v>
+        <v>136</v>
       </c>
       <c r="AE32" s="5" t="s">
-        <v>42</v>
+        <v>93</v>
       </c>
     </row>
     <row r="33" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A33" s="6" t="s">
-        <v>130</v>
+        <v>137</v>
       </c>
       <c r="B33" s="6" t="s">
-        <v>131</v>
+        <v>138</v>
       </c>
       <c r="C33" s="13">
-        <v>46078</v>
+        <v>46141</v>
       </c>
       <c r="D33" s="6">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E33" s="6">
         <v>100</v>
       </c>
       <c r="F33" s="6" t="s">
-        <v>132</v>
+        <v>27</v>
       </c>
       <c r="G33" s="6" t="s">
         <v>28</v>
       </c>
       <c r="H33" s="6" t="s">
         <v>29</v>
       </c>
       <c r="I33" s="6"/>
       <c r="J33" s="6">
-        <v>126</v>
+        <v>145</v>
       </c>
       <c r="K33" s="6">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="L33" s="14">
-        <v>744</v>
+        <v>273</v>
       </c>
       <c r="M33" s="6">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="N33" s="6">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="O33" s="6">
-        <v>2.96</v>
+        <v>2.87</v>
       </c>
       <c r="P33" s="6">
-        <v>4.0999999999999996</v>
+        <v>4.5</v>
       </c>
       <c r="Q33" s="6">
-        <v>0.9</v>
+        <v>-0.6</v>
       </c>
       <c r="R33" s="6">
-        <v>2.4</v>
+        <v>0.2</v>
       </c>
       <c r="S33" s="6">
-        <v>0.9</v>
+        <v>0.7</v>
       </c>
       <c r="T33" s="6">
         <v>1.3</v>
       </c>
       <c r="U33" s="6">
-        <v>386</v>
+        <v>496</v>
       </c>
       <c r="V33" s="6">
-        <v>371</v>
+        <v>518</v>
       </c>
       <c r="W33" s="6">
-        <v>422</v>
+        <v>446</v>
       </c>
       <c r="X33" s="6">
-        <v>373</v>
+        <v>457</v>
       </c>
       <c r="Y33" s="6">
-        <v>0</v>
+        <v>0.9</v>
       </c>
       <c r="Z33" s="15">
-        <v>14.2</v>
+        <v>18.559999999999999</v>
       </c>
       <c r="AA33" s="6">
-        <v>6.7</v>
+        <v>9.1</v>
       </c>
       <c r="AB33" s="6" t="s">
-        <v>133</v>
+        <v>139</v>
       </c>
       <c r="AC33" s="6" t="s">
-        <v>134</v>
+        <v>140</v>
       </c>
       <c r="AD33" s="6" t="s">
-        <v>135</v>
+        <v>92</v>
       </c>
       <c r="AE33" s="6" t="s">
-        <v>42</v>
+        <v>93</v>
       </c>
     </row>
     <row r="34" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A34" s="6" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="B34" s="6" t="s">
-        <v>137</v>
+        <v>142</v>
       </c>
       <c r="C34" s="13">
-        <v>46075</v>
+        <v>46176</v>
       </c>
       <c r="D34" s="6">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="E34" s="6">
         <v>100</v>
       </c>
       <c r="F34" s="6" t="s">
         <v>27</v>
       </c>
       <c r="G34" s="6" t="s">
         <v>28</v>
       </c>
       <c r="H34" s="6" t="s">
         <v>29</v>
       </c>
       <c r="I34" s="6"/>
       <c r="J34" s="6">
-        <v>123</v>
+        <v>142</v>
       </c>
       <c r="K34" s="6">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="L34" s="14">
-        <v>138</v>
+        <v>952</v>
       </c>
       <c r="M34" s="6">
-        <v>34</v>
+        <v>44</v>
       </c>
       <c r="N34" s="6">
-        <v>16</v>
+        <v>41</v>
       </c>
       <c r="O34" s="6">
-        <v>2.95</v>
+        <v>2.94</v>
       </c>
       <c r="P34" s="6">
         <v>1.8</v>
       </c>
       <c r="Q34" s="6">
-        <v>0.5</v>
+        <v>-0.9</v>
       </c>
       <c r="R34" s="6">
-        <v>1.2</v>
+        <v>-0.7</v>
       </c>
       <c r="S34" s="6">
-        <v>0.5</v>
+        <v>0</v>
       </c>
       <c r="T34" s="6">
-        <v>0.6</v>
+        <v>-0.2</v>
       </c>
       <c r="U34" s="6">
-        <v>274</v>
+        <v>389</v>
       </c>
       <c r="V34" s="6">
-        <v>291</v>
+        <v>407</v>
       </c>
       <c r="W34" s="6">
-        <v>233</v>
+        <v>345</v>
       </c>
       <c r="X34" s="6">
-        <v>260</v>
+        <v>345</v>
       </c>
       <c r="Y34" s="6">
-        <v>0.2</v>
+        <v>0.3</v>
       </c>
       <c r="Z34" s="15">
-        <v>14.12</v>
+        <v>15.01</v>
       </c>
       <c r="AA34" s="6">
-        <v>7.3</v>
+        <v>8.4</v>
       </c>
       <c r="AB34" s="6" t="s">
-        <v>116</v>
+        <v>30</v>
       </c>
       <c r="AC34" s="6" t="s">
-        <v>117</v>
+        <v>76</v>
       </c>
       <c r="AD34" s="6" t="s">
-        <v>41</v>
+        <v>127</v>
       </c>
       <c r="AE34" s="6" t="s">
-        <v>42</v>
+        <v>83</v>
       </c>
     </row>
     <row r="35" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A35" s="6" t="s">
-        <v>138</v>
+        <v>143</v>
       </c>
       <c r="B35" s="6" t="s">
-        <v>139</v>
+        <v>144</v>
       </c>
       <c r="C35" s="13">
-        <v>45994</v>
+        <v>46154</v>
       </c>
       <c r="D35" s="6">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="E35" s="6">
         <v>100</v>
       </c>
       <c r="F35" s="6" t="s">
         <v>27</v>
       </c>
       <c r="G35" s="6" t="s">
         <v>28</v>
       </c>
       <c r="H35" s="6" t="s">
         <v>29</v>
       </c>
       <c r="I35" s="6"/>
       <c r="J35" s="6">
-        <v>114</v>
+        <v>142</v>
       </c>
       <c r="K35" s="6">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="L35" s="14">
-        <v>424</v>
+        <v>179</v>
       </c>
       <c r="M35" s="6">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="N35" s="6">
         <v>19</v>
       </c>
       <c r="O35" s="6">
-        <v>3</v>
+        <v>2.91</v>
       </c>
       <c r="P35" s="6">
+        <v>3.7</v>
+      </c>
+      <c r="Q35" s="6">
         <v>0.8</v>
       </c>
-      <c r="Q35" s="6">
-[...1 lines deleted...]
-      </c>
       <c r="R35" s="6">
-        <v>1.9</v>
+        <v>1.7</v>
       </c>
       <c r="S35" s="6">
-        <v>2.6</v>
+        <v>-0.1</v>
       </c>
       <c r="T35" s="6">
-        <v>-0.7</v>
+        <v>1.6</v>
       </c>
       <c r="U35" s="6">
-        <v>283</v>
+        <v>366</v>
       </c>
       <c r="V35" s="6">
-        <v>292</v>
+        <v>387</v>
       </c>
       <c r="W35" s="6">
-        <v>262</v>
+        <v>318</v>
       </c>
       <c r="X35" s="6">
-        <v>308</v>
+        <v>344</v>
       </c>
       <c r="Y35" s="6">
-        <v>0.4</v>
+        <v>1</v>
       </c>
       <c r="Z35" s="15">
-        <v>14.05</v>
+        <v>16.86</v>
       </c>
       <c r="AA35" s="6">
-        <v>7.8</v>
+        <v>8.6</v>
       </c>
       <c r="AB35" s="6" t="s">
-        <v>40</v>
+        <v>135</v>
       </c>
       <c r="AC35" s="6" t="s">
-        <v>140</v>
+        <v>97</v>
       </c>
       <c r="AD35" s="6" t="s">
-        <v>46</v>
+        <v>136</v>
       </c>
       <c r="AE35" s="6" t="s">
-        <v>47</v>
+        <v>93</v>
       </c>
     </row>
     <row r="36" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A36" s="6" t="s">
-        <v>141</v>
+        <v>145</v>
       </c>
       <c r="B36" s="6" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
       <c r="C36" s="13">
-        <v>46097</v>
+        <v>46157</v>
       </c>
       <c r="D36" s="6">
         <v>97</v>
       </c>
       <c r="E36" s="6">
         <v>100</v>
       </c>
       <c r="F36" s="6" t="s">
         <v>27</v>
       </c>
       <c r="G36" s="6" t="s">
-        <v>28</v>
+        <v>122</v>
       </c>
       <c r="H36" s="6" t="s">
         <v>29</v>
       </c>
       <c r="I36" s="6"/>
       <c r="J36" s="6">
-        <v>112</v>
+        <v>141</v>
       </c>
       <c r="K36" s="6">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="L36" s="14">
-        <v>1372</v>
+        <v>805</v>
       </c>
       <c r="M36" s="6">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="N36" s="6">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="O36" s="6">
-        <v>2.98</v>
+        <v>2.97</v>
       </c>
       <c r="P36" s="6">
-        <v>3.9</v>
+        <v>4</v>
       </c>
       <c r="Q36" s="6">
-        <v>-0.9</v>
+        <v>0.8</v>
       </c>
       <c r="R36" s="6">
-        <v>-0.2</v>
+        <v>1.6</v>
       </c>
       <c r="S36" s="6">
-        <v>0.5</v>
+        <v>1.6</v>
       </c>
       <c r="T36" s="6">
         <v>0.2</v>
       </c>
       <c r="U36" s="6">
-        <v>389</v>
+        <v>449</v>
       </c>
       <c r="V36" s="6">
-        <v>370</v>
+        <v>459</v>
       </c>
       <c r="W36" s="6">
-        <v>436</v>
+        <v>425</v>
       </c>
       <c r="X36" s="6">
-        <v>344</v>
+        <v>441</v>
       </c>
       <c r="Y36" s="6">
-        <v>0.7</v>
+        <v>-0.1</v>
       </c>
       <c r="Z36" s="15">
-        <v>14.45</v>
+        <v>10.25</v>
       </c>
       <c r="AA36" s="6">
-        <v>8.6</v>
+        <v>8.1999999999999993</v>
       </c>
       <c r="AB36" s="6" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="AC36" s="6" t="s">
-        <v>144</v>
+        <v>115</v>
       </c>
       <c r="AD36" s="6" t="s">
-        <v>52</v>
+        <v>92</v>
       </c>
       <c r="AE36" s="6" t="s">
-        <v>42</v>
+        <v>93</v>
       </c>
     </row>
     <row r="37" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A37" s="6" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="B37" s="6" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="C37" s="13">
-        <v>46117</v>
+        <v>46139</v>
       </c>
       <c r="D37" s="6">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E37" s="6">
         <v>100</v>
       </c>
       <c r="F37" s="6" t="s">
         <v>27</v>
       </c>
       <c r="G37" s="6" t="s">
-        <v>28</v>
+        <v>122</v>
       </c>
       <c r="H37" s="6" t="s">
         <v>29</v>
       </c>
       <c r="I37" s="6"/>
       <c r="J37" s="6">
-        <v>109</v>
+        <v>136</v>
       </c>
       <c r="K37" s="6">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="L37" s="14">
-        <v>244</v>
+        <v>268</v>
       </c>
       <c r="M37" s="6">
-        <v>28</v>
+        <v>35</v>
       </c>
       <c r="N37" s="6">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="O37" s="6">
-        <v>3.03</v>
+        <v>2.77</v>
       </c>
       <c r="P37" s="6">
-        <v>1.7</v>
+        <v>2.4</v>
       </c>
       <c r="Q37" s="6">
-        <v>0.3</v>
+        <v>0.6</v>
       </c>
       <c r="R37" s="6">
-        <v>0.7</v>
+        <v>0.2</v>
       </c>
       <c r="S37" s="6">
-        <v>-0.9</v>
+        <v>1.6</v>
       </c>
       <c r="T37" s="6">
-        <v>0.3</v>
+        <v>-0.6</v>
       </c>
       <c r="U37" s="6">
-        <v>239</v>
+        <v>334</v>
       </c>
       <c r="V37" s="6">
-        <v>261</v>
+        <v>358</v>
       </c>
       <c r="W37" s="6">
-        <v>184</v>
+        <v>280</v>
       </c>
       <c r="X37" s="6">
-        <v>220</v>
+        <v>319</v>
       </c>
       <c r="Y37" s="6">
-        <v>0.3</v>
+        <v>-0.4</v>
       </c>
       <c r="Z37" s="15">
-        <v>12.27</v>
+        <v>13.58</v>
       </c>
       <c r="AA37" s="6">
-        <v>7.9</v>
+        <v>8.1999999999999993</v>
       </c>
       <c r="AB37" s="6" t="s">
-        <v>55</v>
+        <v>90</v>
       </c>
       <c r="AC37" s="6" t="s">
-        <v>112</v>
+        <v>91</v>
       </c>
       <c r="AD37" s="6" t="s">
-        <v>52</v>
+        <v>92</v>
       </c>
       <c r="AE37" s="6" t="s">
-        <v>42</v>
+        <v>93</v>
       </c>
     </row>
     <row r="38" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A38" s="5" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="B38" s="5" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="C38" s="10">
-        <v>45919</v>
+        <v>46141</v>
       </c>
       <c r="D38" s="5">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="E38" s="5">
         <v>100</v>
       </c>
       <c r="F38" s="5" t="s">
-        <v>132</v>
+        <v>27</v>
       </c>
       <c r="G38" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H38" s="5" t="s">
-        <v>149</v>
+        <v>29</v>
       </c>
       <c r="I38" s="5"/>
       <c r="J38" s="5">
-        <v>89</v>
+        <v>132</v>
       </c>
       <c r="K38" s="5">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="L38" s="11">
-        <v>379</v>
+        <v>479</v>
       </c>
       <c r="M38" s="5">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="N38" s="5">
         <v>17</v>
       </c>
       <c r="O38" s="5">
         <v>2.95</v>
       </c>
       <c r="P38" s="5">
-        <v>1.9</v>
+        <v>2.7</v>
       </c>
       <c r="Q38" s="5">
-        <v>-2.4</v>
+        <v>-0.2</v>
       </c>
       <c r="R38" s="5">
-        <v>-1.8</v>
+        <v>1.2</v>
       </c>
       <c r="S38" s="5">
-        <v>1.5</v>
+        <v>0.7</v>
       </c>
       <c r="T38" s="5">
-        <v>-1.6</v>
+        <v>1</v>
       </c>
       <c r="U38" s="5">
-        <v>256</v>
+        <v>358</v>
       </c>
       <c r="V38" s="5">
-        <v>265</v>
+        <v>363</v>
       </c>
       <c r="W38" s="5">
-        <v>236</v>
+        <v>348</v>
       </c>
       <c r="X38" s="5">
-        <v>207</v>
+        <v>340</v>
       </c>
       <c r="Y38" s="5">
-        <v>0.5</v>
+        <v>0.3</v>
       </c>
       <c r="Z38" s="12">
-        <v>15.19</v>
+        <v>18.07</v>
       </c>
       <c r="AA38" s="5">
-        <v>8.1999999999999993</v>
+        <v>7.5</v>
       </c>
       <c r="AB38" s="5" t="s">
-        <v>150</v>
+        <v>123</v>
       </c>
       <c r="AC38" s="5" t="s">
-        <v>129</v>
+        <v>152</v>
       </c>
       <c r="AD38" s="5" t="s">
-        <v>96</v>
+        <v>92</v>
       </c>
       <c r="AE38" s="5" t="s">
-        <v>42</v>
+        <v>93</v>
       </c>
     </row>
     <row r="39" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A39" s="5" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B39" s="5" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="C39" s="10">
-        <v>46090</v>
+        <v>46023</v>
       </c>
       <c r="D39" s="5">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="E39" s="5">
         <v>100</v>
       </c>
       <c r="F39" s="5" t="s">
         <v>27</v>
       </c>
       <c r="G39" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H39" s="5" t="s">
         <v>29</v>
       </c>
       <c r="I39" s="5"/>
       <c r="J39" s="5">
-        <v>82</v>
+        <v>130</v>
       </c>
       <c r="K39" s="5">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="L39" s="11">
-        <v>-125</v>
+        <v>-369</v>
       </c>
       <c r="M39" s="5">
-        <v>6</v>
+        <v>30</v>
       </c>
       <c r="N39" s="5">
+        <v>9</v>
+      </c>
+      <c r="O39" s="5">
+        <v>2.84</v>
+      </c>
+      <c r="P39" s="5">
+        <v>3</v>
+      </c>
+      <c r="Q39" s="5">
+        <v>1.3</v>
+      </c>
+      <c r="R39" s="5">
         <v>2</v>
       </c>
-      <c r="O39" s="5">
-[...10 lines deleted...]
-      </c>
       <c r="S39" s="5">
-        <v>0.7</v>
+        <v>1.7</v>
       </c>
       <c r="T39" s="5">
-        <v>-0.6</v>
+        <v>0.9</v>
       </c>
       <c r="U39" s="5">
-        <v>0</v>
+        <v>326</v>
       </c>
       <c r="V39" s="5">
+        <v>358</v>
+      </c>
+      <c r="W39" s="5">
+        <v>254</v>
+      </c>
+      <c r="X39" s="5">
+        <v>324</v>
+      </c>
+      <c r="Y39" s="5">
+        <v>-0.1</v>
+      </c>
+      <c r="Z39" s="12">
+        <v>10.35</v>
+      </c>
+      <c r="AA39" s="5">
         <v>8</v>
       </c>
-      <c r="W39" s="5">
-[...13 lines deleted...]
-      </c>
       <c r="AB39" s="5" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="AC39" s="5" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="AD39" s="5" t="s">
-        <v>96</v>
+        <v>92</v>
       </c>
       <c r="AE39" s="5" t="s">
-        <v>42</v>
+        <v>93</v>
       </c>
     </row>
     <row r="40" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A40" s="5" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B40" s="5" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="C40" s="10">
-        <v>46020</v>
+        <v>46131</v>
       </c>
       <c r="D40" s="5">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="E40" s="5">
         <v>100</v>
       </c>
       <c r="F40" s="5" t="s">
         <v>27</v>
       </c>
       <c r="G40" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H40" s="5" t="s">
         <v>29</v>
       </c>
       <c r="I40" s="5"/>
       <c r="J40" s="5">
-        <v>75</v>
+        <v>126</v>
       </c>
       <c r="K40" s="5">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="L40" s="11">
-        <v>-188</v>
+        <v>1269</v>
       </c>
       <c r="M40" s="5">
-        <v>2</v>
+        <v>27</v>
       </c>
       <c r="N40" s="5">
-        <v>-2</v>
+        <v>37</v>
       </c>
       <c r="O40" s="5">
-        <v>2.88</v>
+        <v>3.07</v>
       </c>
       <c r="P40" s="5">
-        <v>1.9</v>
+        <v>3.5</v>
       </c>
       <c r="Q40" s="5">
+        <v>-0.6</v>
+      </c>
+      <c r="R40" s="5">
+        <v>-0.2</v>
+      </c>
+      <c r="S40" s="5">
+        <v>0.5</v>
+      </c>
+      <c r="T40" s="5">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="U40" s="5">
+        <v>407</v>
+      </c>
+      <c r="V40" s="5">
+        <v>404</v>
+      </c>
+      <c r="W40" s="5">
+        <v>413</v>
+      </c>
+      <c r="X40" s="5">
+        <v>355</v>
+      </c>
+      <c r="Y40" s="5">
         <v>0.3</v>
       </c>
-      <c r="R40" s="5">
-[...22 lines deleted...]
-      </c>
       <c r="Z40" s="12">
-        <v>21.25</v>
+        <v>13.44</v>
       </c>
       <c r="AA40" s="5">
-        <v>7.9</v>
+        <v>6.8</v>
       </c>
       <c r="AB40" s="5" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="AC40" s="5" t="s">
-        <v>158</v>
+        <v>91</v>
       </c>
       <c r="AD40" s="5" t="s">
-        <v>41</v>
+        <v>92</v>
       </c>
       <c r="AE40" s="5" t="s">
-        <v>42</v>
+        <v>93</v>
       </c>
     </row>
     <row r="41" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A41" s="5" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B41" s="5" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="C41" s="10">
-        <v>46116</v>
+        <v>46026</v>
       </c>
       <c r="D41" s="5">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="E41" s="5">
         <v>100</v>
       </c>
       <c r="F41" s="5" t="s">
         <v>27</v>
       </c>
       <c r="G41" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H41" s="5" t="s">
         <v>29</v>
       </c>
       <c r="I41" s="5"/>
       <c r="J41" s="5">
-        <v>52</v>
+        <v>123</v>
       </c>
       <c r="K41" s="5">
-        <v>76</v>
+        <v>72</v>
       </c>
       <c r="L41" s="11">
-        <v>-325</v>
+        <v>-318</v>
       </c>
       <c r="M41" s="5">
-        <v>-17</v>
+        <v>39</v>
       </c>
       <c r="N41" s="5">
-        <v>-17</v>
+        <v>14</v>
       </c>
       <c r="O41" s="5">
-        <v>2.87</v>
+        <v>2.9</v>
       </c>
       <c r="P41" s="5">
-        <v>1.4</v>
+        <v>2</v>
       </c>
       <c r="Q41" s="5">
-        <v>0.6</v>
+        <v>0</v>
       </c>
       <c r="R41" s="5">
-        <v>0.9</v>
+        <v>1</v>
       </c>
       <c r="S41" s="5">
-        <v>-0.5</v>
+        <v>2.4</v>
       </c>
       <c r="T41" s="5">
-        <v>0.9</v>
+        <v>0.3</v>
       </c>
       <c r="U41" s="5">
-        <v>-119</v>
+        <v>297</v>
       </c>
       <c r="V41" s="5">
-        <v>-127</v>
+        <v>332</v>
       </c>
       <c r="W41" s="5">
-        <v>-99</v>
+        <v>216</v>
       </c>
       <c r="X41" s="5">
-        <v>-141</v>
+        <v>281</v>
       </c>
       <c r="Y41" s="5">
-        <v>1</v>
+        <v>-0.3</v>
       </c>
       <c r="Z41" s="12">
-        <v>18.760000000000002</v>
+        <v>10.88</v>
       </c>
       <c r="AA41" s="5">
-        <v>9.3000000000000007</v>
+        <v>7.6</v>
       </c>
       <c r="AB41" s="5" t="s">
-        <v>161</v>
+        <v>155</v>
       </c>
       <c r="AC41" s="5" t="s">
-        <v>162</v>
+        <v>156</v>
       </c>
       <c r="AD41" s="5" t="s">
-        <v>163</v>
+        <v>92</v>
       </c>
       <c r="AE41" s="5" t="s">
-        <v>164</v>
+        <v>93</v>
       </c>
     </row>
     <row r="42" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A42" s="5" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="B42" s="5" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
       <c r="C42" s="10">
-        <v>45726</v>
+        <v>46110</v>
       </c>
       <c r="D42" s="5">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="E42" s="5">
         <v>100</v>
       </c>
       <c r="F42" s="5" t="s">
         <v>27</v>
       </c>
       <c r="G42" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H42" s="5" t="s">
         <v>29</v>
       </c>
       <c r="I42" s="5"/>
       <c r="J42" s="5">
-        <v>26</v>
+        <v>111</v>
       </c>
       <c r="K42" s="5">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="L42" s="11">
-        <v>-537</v>
+        <v>707</v>
       </c>
       <c r="M42" s="5">
-        <v>-11</v>
+        <v>24</v>
       </c>
       <c r="N42" s="5">
-        <v>-10</v>
+        <v>20</v>
       </c>
       <c r="O42" s="5">
-        <v>3.01</v>
+        <v>2.94</v>
       </c>
       <c r="P42" s="5">
-        <v>-1.8</v>
+        <v>1.9</v>
       </c>
       <c r="Q42" s="5">
-        <v>0.9</v>
+        <v>-1.5</v>
       </c>
       <c r="R42" s="5">
-        <v>0.4</v>
+        <v>-1.6</v>
       </c>
       <c r="S42" s="5">
-        <v>-2</v>
+        <v>-0.9</v>
       </c>
       <c r="T42" s="5">
-        <v>0.1</v>
+        <v>-0.5</v>
       </c>
       <c r="U42" s="5">
-        <v>-189</v>
+        <v>223</v>
       </c>
       <c r="V42" s="5">
-        <v>-181</v>
+        <v>223</v>
       </c>
       <c r="W42" s="5">
-        <v>-209</v>
+        <v>226</v>
       </c>
       <c r="X42" s="5">
-        <v>-171</v>
+        <v>165</v>
       </c>
       <c r="Y42" s="5">
-        <v>0</v>
+        <v>0.2</v>
       </c>
       <c r="Z42" s="12">
-        <v>14.06</v>
+        <v>18.86</v>
       </c>
       <c r="AA42" s="5">
-        <v>6</v>
+        <v>6.7</v>
       </c>
       <c r="AB42" s="5" t="s">
-        <v>167</v>
-[...1 lines deleted...]
-      <c r="AC42" s="5"/>
+        <v>164</v>
+      </c>
+      <c r="AC42" s="5" t="s">
+        <v>165</v>
+      </c>
       <c r="AD42" s="5" t="s">
-        <v>168</v>
+        <v>166</v>
       </c>
       <c r="AE42" s="5" t="s">
-        <v>169</v>
+        <v>93</v>
       </c>
     </row>
     <row r="43" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A43" s="6" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
       <c r="B43" s="6" t="s">
-        <v>171</v>
+        <v>168</v>
       </c>
       <c r="C43" s="13">
-        <v>46012</v>
+        <v>46089</v>
       </c>
       <c r="D43" s="6">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="E43" s="6">
         <v>100</v>
       </c>
       <c r="F43" s="6" t="s">
-        <v>132</v>
+        <v>27</v>
       </c>
       <c r="G43" s="6" t="s">
         <v>28</v>
       </c>
       <c r="H43" s="6" t="s">
-        <v>29</v>
+        <v>79</v>
       </c>
       <c r="I43" s="6"/>
       <c r="J43" s="6">
-        <v>-7</v>
+        <v>92</v>
       </c>
       <c r="K43" s="6">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="L43" s="14">
-        <v>-1124</v>
+        <v>133</v>
       </c>
       <c r="M43" s="6">
-        <v>-32</v>
+        <v>19</v>
       </c>
       <c r="N43" s="6">
-        <v>-22</v>
+        <v>12</v>
       </c>
       <c r="O43" s="6">
-        <v>3.24</v>
+        <v>2.95</v>
       </c>
       <c r="P43" s="6">
+        <v>0.6</v>
+      </c>
+      <c r="Q43" s="6">
+        <v>-1.2</v>
+      </c>
+      <c r="R43" s="6">
         <v>-0.7</v>
       </c>
-      <c r="Q43" s="6">
-[...2 lines deleted...]
-      <c r="R43" s="6">
+      <c r="S43" s="6">
+        <v>-0.2</v>
+      </c>
+      <c r="T43" s="6">
+        <v>-0.8</v>
+      </c>
+      <c r="U43" s="6">
+        <v>118</v>
+      </c>
+      <c r="V43" s="6">
+        <v>130</v>
+      </c>
+      <c r="W43" s="6">
+        <v>89</v>
+      </c>
+      <c r="X43" s="6">
+        <v>92</v>
+      </c>
+      <c r="Y43" s="6">
         <v>1</v>
       </c>
-      <c r="S43" s="6">
-[...19 lines deleted...]
-      </c>
       <c r="Z43" s="15">
-        <v>15.79</v>
+        <v>18.899999999999999</v>
       </c>
       <c r="AA43" s="6">
-        <v>7</v>
-[...3 lines deleted...]
-      </c>
+        <v>8.6</v>
+      </c>
+      <c r="AB43" s="6"/>
       <c r="AC43" s="6" t="s">
-        <v>173</v>
+        <v>169</v>
       </c>
       <c r="AD43" s="6" t="s">
-        <v>174</v>
+        <v>170</v>
       </c>
       <c r="AE43" s="6" t="s">
-        <v>175</v>
+        <v>171</v>
       </c>
     </row>
     <row r="44" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A44" s="6" t="s">
-        <v>176</v>
+        <v>172</v>
       </c>
       <c r="B44" s="6" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="C44" s="13">
-        <v>45901</v>
+        <v>45923</v>
       </c>
       <c r="D44" s="6">
         <v>100</v>
       </c>
       <c r="E44" s="6">
         <v>100</v>
       </c>
       <c r="F44" s="6" t="s">
         <v>27</v>
       </c>
       <c r="G44" s="6" t="s">
         <v>28</v>
       </c>
       <c r="H44" s="6" t="s">
         <v>29</v>
       </c>
       <c r="I44" s="6"/>
       <c r="J44" s="6">
+        <v>84</v>
+      </c>
+      <c r="K44" s="6">
+        <v>74</v>
+      </c>
+      <c r="L44" s="14">
+        <v>443</v>
+      </c>
+      <c r="M44" s="6">
+        <v>-1</v>
+      </c>
+      <c r="N44" s="6">
+        <v>6</v>
+      </c>
+      <c r="O44" s="6">
+        <v>2.91</v>
+      </c>
+      <c r="P44" s="6">
+        <v>1.3</v>
+      </c>
+      <c r="Q44" s="6">
+        <v>0.1</v>
+      </c>
+      <c r="R44" s="6">
+        <v>0.7</v>
+      </c>
+      <c r="S44" s="6">
+        <v>-0.3</v>
+      </c>
+      <c r="T44" s="6">
+        <v>-1.3</v>
+      </c>
+      <c r="U44" s="6">
+        <v>47</v>
+      </c>
+      <c r="V44" s="6">
+        <v>39</v>
+      </c>
+      <c r="W44" s="6">
+        <v>68</v>
+      </c>
+      <c r="X44" s="6">
+        <v>39</v>
+      </c>
+      <c r="Y44" s="6">
+        <v>1.4</v>
+      </c>
+      <c r="Z44" s="15">
+        <v>22.18</v>
+      </c>
+      <c r="AA44" s="6">
+        <v>7.9</v>
+      </c>
+      <c r="AB44" s="6" t="s">
+        <v>174</v>
+      </c>
+      <c r="AC44" s="6" t="s">
+        <v>175</v>
+      </c>
+      <c r="AD44" s="6" t="s">
+        <v>98</v>
+      </c>
+      <c r="AE44" s="6" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="45" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="A45" s="6" t="s">
+        <v>176</v>
+      </c>
+      <c r="B45" s="6" t="s">
+        <v>177</v>
+      </c>
+      <c r="C45" s="13">
+        <v>46161</v>
+      </c>
+      <c r="D45" s="6">
+        <v>98</v>
+      </c>
+      <c r="E45" s="6">
+        <v>100</v>
+      </c>
+      <c r="F45" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="G45" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="H45" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="I45" s="6"/>
+      <c r="J45" s="6">
+        <v>79</v>
+      </c>
+      <c r="K45" s="6">
+        <v>71</v>
+      </c>
+      <c r="L45" s="14">
+        <v>169</v>
+      </c>
+      <c r="M45" s="6">
+        <v>27</v>
+      </c>
+      <c r="N45" s="6">
+        <v>21</v>
+      </c>
+      <c r="O45" s="6">
+        <v>3.12</v>
+      </c>
+      <c r="P45" s="6">
+        <v>0</v>
+      </c>
+      <c r="Q45" s="6">
+        <v>-1.4</v>
+      </c>
+      <c r="R45" s="6">
+        <v>-1.3</v>
+      </c>
+      <c r="S45" s="6">
+        <v>0.3</v>
+      </c>
+      <c r="T45" s="6">
+        <v>-0.9</v>
+      </c>
+      <c r="U45" s="6">
+        <v>144</v>
+      </c>
+      <c r="V45" s="6">
+        <v>164</v>
+      </c>
+      <c r="W45" s="6">
+        <v>95</v>
+      </c>
+      <c r="X45" s="6">
+        <v>115</v>
+      </c>
+      <c r="Y45" s="6">
+        <v>0.4</v>
+      </c>
+      <c r="Z45" s="15">
+        <v>13.25</v>
+      </c>
+      <c r="AA45" s="6">
+        <v>7.6</v>
+      </c>
+      <c r="AB45" s="6"/>
+      <c r="AC45" s="6"/>
+      <c r="AD45" s="6" t="s">
+        <v>178</v>
+      </c>
+      <c r="AE45" s="6" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="46" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="A46" s="6" t="s">
+        <v>180</v>
+      </c>
+      <c r="B46" s="6" t="s">
+        <v>181</v>
+      </c>
+      <c r="C46" s="13">
+        <v>46014</v>
+      </c>
+      <c r="D46" s="6">
+        <v>99</v>
+      </c>
+      <c r="E46" s="6">
+        <v>100</v>
+      </c>
+      <c r="F46" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="G46" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="H46" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="I46" s="6"/>
+      <c r="J46" s="6">
+        <v>78</v>
+      </c>
+      <c r="K46" s="6">
+        <v>77</v>
+      </c>
+      <c r="L46" s="14">
+        <v>262</v>
+      </c>
+      <c r="M46" s="6">
+        <v>11</v>
+      </c>
+      <c r="N46" s="6">
+        <v>1</v>
+      </c>
+      <c r="O46" s="6">
+        <v>2.81</v>
+      </c>
+      <c r="P46" s="6">
+        <v>2.7</v>
+      </c>
+      <c r="Q46" s="6">
+        <v>-1.8</v>
+      </c>
+      <c r="R46" s="6">
+        <v>-2.2000000000000002</v>
+      </c>
+      <c r="S46" s="6">
+        <v>-1.9</v>
+      </c>
+      <c r="T46" s="6">
+        <v>-0.4</v>
+      </c>
+      <c r="U46" s="6">
+        <v>175</v>
+      </c>
+      <c r="V46" s="6">
+        <v>170</v>
+      </c>
+      <c r="W46" s="6">
+        <v>192</v>
+      </c>
+      <c r="X46" s="6">
+        <v>113</v>
+      </c>
+      <c r="Y46" s="6">
+        <v>0.7</v>
+      </c>
+      <c r="Z46" s="15">
+        <v>16.89</v>
+      </c>
+      <c r="AA46" s="6">
+        <v>8.6</v>
+      </c>
+      <c r="AB46" s="6" t="s">
+        <v>182</v>
+      </c>
+      <c r="AC46" s="6" t="s">
+        <v>169</v>
+      </c>
+      <c r="AD46" s="6" t="s">
+        <v>183</v>
+      </c>
+      <c r="AE46" s="6" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="47" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="A47" s="6" t="s">
+        <v>185</v>
+      </c>
+      <c r="B47" s="6" t="s">
+        <v>186</v>
+      </c>
+      <c r="C47" s="13">
+        <v>46110</v>
+      </c>
+      <c r="D47" s="6">
+        <v>100</v>
+      </c>
+      <c r="E47" s="6">
+        <v>100</v>
+      </c>
+      <c r="F47" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="G47" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="H47" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="I47" s="6"/>
+      <c r="J47" s="6">
+        <v>41</v>
+      </c>
+      <c r="K47" s="6">
+        <v>73</v>
+      </c>
+      <c r="L47" s="14">
+        <v>-318</v>
+      </c>
+      <c r="M47" s="6">
+        <v>20</v>
+      </c>
+      <c r="N47" s="6">
+        <v>-5</v>
+      </c>
+      <c r="O47" s="6">
+        <v>2.99</v>
+      </c>
+      <c r="P47" s="6">
+        <v>-1.4</v>
+      </c>
+      <c r="Q47" s="6">
+        <v>-1.5</v>
+      </c>
+      <c r="R47" s="6">
+        <v>-1.6</v>
+      </c>
+      <c r="S47" s="6">
+        <v>-1.6</v>
+      </c>
+      <c r="T47" s="6">
+        <v>-0.7</v>
+      </c>
+      <c r="U47" s="6">
+        <v>-27</v>
+      </c>
+      <c r="V47" s="6">
+        <v>-21</v>
+      </c>
+      <c r="W47" s="6">
+        <v>-43</v>
+      </c>
+      <c r="X47" s="6">
+        <v>-51</v>
+      </c>
+      <c r="Y47" s="6">
+        <v>1.2</v>
+      </c>
+      <c r="Z47" s="15">
+        <v>16.04</v>
+      </c>
+      <c r="AA47" s="6">
+        <v>6.9</v>
+      </c>
+      <c r="AB47" s="6" t="s">
+        <v>187</v>
+      </c>
+      <c r="AC47" s="6" t="s">
+        <v>188</v>
+      </c>
+      <c r="AD47" s="6" t="s">
+        <v>189</v>
+      </c>
+      <c r="AE47" s="6" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="48" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="A48" s="5" t="s">
+        <v>190</v>
+      </c>
+      <c r="B48" s="5" t="s">
+        <v>191</v>
+      </c>
+      <c r="C48" s="10">
+        <v>46117</v>
+      </c>
+      <c r="D48" s="5">
+        <v>100</v>
+      </c>
+      <c r="E48" s="5">
+        <v>100</v>
+      </c>
+      <c r="F48" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="G48" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H48" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="I48" s="5"/>
+      <c r="J48" s="5">
+        <v>-5</v>
+      </c>
+      <c r="K48" s="5">
+        <v>70</v>
+      </c>
+      <c r="L48" s="11">
+        <v>-863</v>
+      </c>
+      <c r="M48" s="5">
+        <v>-22</v>
+      </c>
+      <c r="N48" s="5">
+        <v>-21</v>
+      </c>
+      <c r="O48" s="5">
+        <v>3.09</v>
+      </c>
+      <c r="P48" s="5">
+        <v>-0.8</v>
+      </c>
+      <c r="Q48" s="5">
+        <v>-0.9</v>
+      </c>
+      <c r="R48" s="5">
+        <v>-1.6</v>
+      </c>
+      <c r="S48" s="5">
+        <v>-1.9</v>
+      </c>
+      <c r="T48" s="5">
+        <v>-1.2</v>
+      </c>
+      <c r="U48" s="5">
+        <v>-349</v>
+      </c>
+      <c r="V48" s="5">
+        <v>-344</v>
+      </c>
+      <c r="W48" s="5">
+        <v>-362</v>
+      </c>
+      <c r="X48" s="5">
+        <v>-391</v>
+      </c>
+      <c r="Y48" s="5">
+        <v>0.4</v>
+      </c>
+      <c r="Z48" s="12">
+        <v>21.67</v>
+      </c>
+      <c r="AA48" s="5">
+        <v>6.3</v>
+      </c>
+      <c r="AB48" s="5"/>
+      <c r="AC48" s="5" t="s">
+        <v>192</v>
+      </c>
+      <c r="AD48" s="5" t="s">
+        <v>193</v>
+      </c>
+      <c r="AE48" s="5" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="49" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="A49" s="5" t="s">
+        <v>195</v>
+      </c>
+      <c r="B49" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="C49" s="10">
+        <v>45824</v>
+      </c>
+      <c r="D49" s="5">
+        <v>100</v>
+      </c>
+      <c r="E49" s="5">
+        <v>100</v>
+      </c>
+      <c r="F49" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="G49" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H49" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="I49" s="5"/>
+      <c r="J49" s="5">
+        <v>-8</v>
+      </c>
+      <c r="K49" s="5">
+        <v>70</v>
+      </c>
+      <c r="L49" s="11">
+        <v>-964</v>
+      </c>
+      <c r="M49" s="5">
+        <v>-23</v>
+      </c>
+      <c r="N49" s="5">
+        <v>-21</v>
+      </c>
+      <c r="O49" s="5">
+        <v>3.19</v>
+      </c>
+      <c r="P49" s="5">
+        <v>-1.6</v>
+      </c>
+      <c r="Q49" s="5">
+        <v>0.3</v>
+      </c>
+      <c r="R49" s="5">
+        <v>-0.2</v>
+      </c>
+      <c r="S49" s="5">
+        <v>-1.9</v>
+      </c>
+      <c r="T49" s="5">
+        <v>-1.2</v>
+      </c>
+      <c r="U49" s="5">
+        <v>-329</v>
+      </c>
+      <c r="V49" s="5">
+        <v>-322</v>
+      </c>
+      <c r="W49" s="5">
+        <v>-350</v>
+      </c>
+      <c r="X49" s="5">
+        <v>-324</v>
+      </c>
+      <c r="Y49" s="5">
+        <v>0.8</v>
+      </c>
+      <c r="Z49" s="12">
+        <v>21.7</v>
+      </c>
+      <c r="AA49" s="5">
+        <v>6</v>
+      </c>
+      <c r="AB49" s="5"/>
+      <c r="AC49" s="5" t="s">
+        <v>197</v>
+      </c>
+      <c r="AD49" s="5" t="s">
+        <v>198</v>
+      </c>
+      <c r="AE49" s="5" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="50" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="A50" s="5" t="s">
+        <v>199</v>
+      </c>
+      <c r="B50" s="5" t="s">
+        <v>200</v>
+      </c>
+      <c r="C50" s="10">
+        <v>46133</v>
+      </c>
+      <c r="D50" s="5">
+        <v>100</v>
+      </c>
+      <c r="E50" s="5">
+        <v>100</v>
+      </c>
+      <c r="F50" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="G50" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H50" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="I50" s="5"/>
+      <c r="J50" s="5">
+        <v>-37</v>
+      </c>
+      <c r="K50" s="5">
+        <v>70</v>
+      </c>
+      <c r="L50" s="11">
+        <v>-1248</v>
+      </c>
+      <c r="M50" s="5">
+        <v>-35</v>
+      </c>
+      <c r="N50" s="5">
+        <v>-32</v>
+      </c>
+      <c r="O50" s="5">
+        <v>3.22</v>
+      </c>
+      <c r="P50" s="5">
+        <v>-0.9</v>
+      </c>
+      <c r="Q50" s="5">
+        <v>-0.9</v>
+      </c>
+      <c r="R50" s="5">
+        <v>-1.5</v>
+      </c>
+      <c r="S50" s="5">
+        <v>-2.4</v>
+      </c>
+      <c r="T50" s="5">
+        <v>-0.8</v>
+      </c>
+      <c r="U50" s="5">
+        <v>-399</v>
+      </c>
+      <c r="V50" s="5">
+        <v>-396</v>
+      </c>
+      <c r="W50" s="5">
+        <v>-410</v>
+      </c>
+      <c r="X50" s="5">
+        <v>-424</v>
+      </c>
+      <c r="Y50" s="5">
+        <v>1.2</v>
+      </c>
+      <c r="Z50" s="12">
+        <v>21.49</v>
+      </c>
+      <c r="AA50" s="5">
+        <v>5.6</v>
+      </c>
+      <c r="AB50" s="5"/>
+      <c r="AC50" s="5" t="s">
+        <v>201</v>
+      </c>
+      <c r="AD50" s="5" t="s">
+        <v>193</v>
+      </c>
+      <c r="AE50" s="5" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="51" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="A51" s="5" t="s">
+        <v>202</v>
+      </c>
+      <c r="B51" s="5" t="s">
+        <v>203</v>
+      </c>
+      <c r="C51" s="10">
+        <v>46096</v>
+      </c>
+      <c r="D51" s="5">
+        <v>100</v>
+      </c>
+      <c r="E51" s="5">
+        <v>100</v>
+      </c>
+      <c r="F51" s="5" t="s">
+        <v>204</v>
+      </c>
+      <c r="G51" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H51" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="I51" s="5"/>
+      <c r="J51" s="5">
+        <v>-41</v>
+      </c>
+      <c r="K51" s="5">
+        <v>70</v>
+      </c>
+      <c r="L51" s="11">
+        <v>-1457</v>
+      </c>
+      <c r="M51" s="5">
+        <v>-31</v>
+      </c>
+      <c r="N51" s="5">
+        <v>-42</v>
+      </c>
+      <c r="O51" s="5">
+        <v>3.24</v>
+      </c>
+      <c r="P51" s="5">
+        <v>-1.7</v>
+      </c>
+      <c r="Q51" s="5">
+        <v>-0.5</v>
+      </c>
+      <c r="R51" s="5">
+        <v>-0.3</v>
+      </c>
+      <c r="S51" s="5">
+        <v>-0.5</v>
+      </c>
+      <c r="T51" s="5">
+        <v>-1.4</v>
+      </c>
+      <c r="U51" s="5">
+        <v>-490</v>
+      </c>
+      <c r="V51" s="5">
+        <v>-493</v>
+      </c>
+      <c r="W51" s="5">
+        <v>-488</v>
+      </c>
+      <c r="X51" s="5">
+        <v>-503</v>
+      </c>
+      <c r="Y51" s="5">
+        <v>0.5</v>
+      </c>
+      <c r="Z51" s="12">
+        <v>18.940000000000001</v>
+      </c>
+      <c r="AA51" s="5">
+        <v>6</v>
+      </c>
+      <c r="AB51" s="5"/>
+      <c r="AC51" s="5" t="s">
+        <v>205</v>
+      </c>
+      <c r="AD51" s="5" t="s">
+        <v>193</v>
+      </c>
+      <c r="AE51" s="5" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="52" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="A52" s="5" t="s">
+        <v>206</v>
+      </c>
+      <c r="B52" s="5" t="s">
+        <v>207</v>
+      </c>
+      <c r="C52" s="10">
+        <v>45827</v>
+      </c>
+      <c r="D52" s="5">
+        <v>100</v>
+      </c>
+      <c r="E52" s="5">
+        <v>100</v>
+      </c>
+      <c r="F52" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="G52" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H52" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="I52" s="5"/>
+      <c r="J52" s="5">
+        <v>-63</v>
+      </c>
+      <c r="K52" s="5">
+        <v>70</v>
+      </c>
+      <c r="L52" s="11">
+        <v>-1331</v>
+      </c>
+      <c r="M52" s="5">
+        <v>-49</v>
+      </c>
+      <c r="N52" s="5">
+        <v>-46</v>
+      </c>
+      <c r="O52" s="5">
+        <v>3.14</v>
+      </c>
+      <c r="P52" s="5">
+        <v>0.3</v>
+      </c>
+      <c r="Q52" s="5">
+        <v>-1.4</v>
+      </c>
+      <c r="R52" s="5">
+        <v>-2</v>
+      </c>
+      <c r="S52" s="5">
+        <v>-2.2000000000000002</v>
+      </c>
+      <c r="T52" s="5">
+        <v>-1.8</v>
+      </c>
+      <c r="U52" s="5">
+        <v>-446</v>
+      </c>
+      <c r="V52" s="5">
+        <v>-457</v>
+      </c>
+      <c r="W52" s="5">
+        <v>-421</v>
+      </c>
+      <c r="X52" s="5">
+        <v>-483</v>
+      </c>
+      <c r="Y52" s="5">
+        <v>0.8</v>
+      </c>
+      <c r="Z52" s="12">
+        <v>20.46</v>
+      </c>
+      <c r="AA52" s="5">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="AB52" s="5" t="s">
+        <v>208</v>
+      </c>
+      <c r="AC52" s="5" t="s">
+        <v>209</v>
+      </c>
+      <c r="AD52" s="5" t="s">
+        <v>210</v>
+      </c>
+      <c r="AE52" s="5" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="53" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="A53" s="6" t="s">
+        <v>212</v>
+      </c>
+      <c r="B53" s="6" t="s">
+        <v>213</v>
+      </c>
+      <c r="C53" s="13">
+        <v>45826</v>
+      </c>
+      <c r="D53" s="6">
+        <v>100</v>
+      </c>
+      <c r="E53" s="6">
+        <v>100</v>
+      </c>
+      <c r="F53" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="G53" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="H53" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="I53" s="6"/>
+      <c r="J53" s="6">
         <v>-64</v>
       </c>
-      <c r="K44" s="6">
-[...14 lines deleted...]
-      <c r="P44" s="6">
+      <c r="K53" s="6">
+        <v>74</v>
+      </c>
+      <c r="L53" s="14">
+        <v>-593</v>
+      </c>
+      <c r="M53" s="6">
+        <v>-64</v>
+      </c>
+      <c r="N53" s="6">
+        <v>-35</v>
+      </c>
+      <c r="O53" s="6">
+        <v>3.18</v>
+      </c>
+      <c r="P53" s="6">
+        <v>-1.1000000000000001</v>
+      </c>
+      <c r="Q53" s="6">
+        <v>-1</v>
+      </c>
+      <c r="R53" s="6">
+        <v>-1</v>
+      </c>
+      <c r="S53" s="6">
+        <v>-1</v>
+      </c>
+      <c r="T53" s="6">
+        <v>1.4</v>
+      </c>
+      <c r="U53" s="6">
+        <v>-476</v>
+      </c>
+      <c r="V53" s="6">
+        <v>-504</v>
+      </c>
+      <c r="W53" s="6">
+        <v>-413</v>
+      </c>
+      <c r="X53" s="6">
+        <v>-498</v>
+      </c>
+      <c r="Y53" s="6">
+        <v>0.1</v>
+      </c>
+      <c r="Z53" s="15">
+        <v>18.23</v>
+      </c>
+      <c r="AA53" s="6">
+        <v>5.9</v>
+      </c>
+      <c r="AB53" s="6" t="s">
+        <v>214</v>
+      </c>
+      <c r="AC53" s="6" t="s">
+        <v>215</v>
+      </c>
+      <c r="AD53" s="6" t="s">
+        <v>210</v>
+      </c>
+      <c r="AE53" s="6" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="54" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="A54" s="6" t="s">
+        <v>216</v>
+      </c>
+      <c r="B54" s="6" t="s">
+        <v>217</v>
+      </c>
+      <c r="C54" s="13">
+        <v>46105</v>
+      </c>
+      <c r="D54" s="6">
+        <v>100</v>
+      </c>
+      <c r="E54" s="6">
+        <v>100</v>
+      </c>
+      <c r="F54" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="G54" s="6" t="s">
+        <v>122</v>
+      </c>
+      <c r="H54" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="I54" s="6"/>
+      <c r="J54" s="6">
+        <v>-69</v>
+      </c>
+      <c r="K54" s="6">
+        <v>75</v>
+      </c>
+      <c r="L54" s="14">
+        <v>-2055</v>
+      </c>
+      <c r="M54" s="6">
+        <v>-45</v>
+      </c>
+      <c r="N54" s="6">
+        <v>-46</v>
+      </c>
+      <c r="O54" s="6">
+        <v>3.39</v>
+      </c>
+      <c r="P54" s="6">
+        <v>-1.9</v>
+      </c>
+      <c r="Q54" s="6">
+        <v>-0.8</v>
+      </c>
+      <c r="R54" s="6">
+        <v>-1.1000000000000001</v>
+      </c>
+      <c r="S54" s="6">
+        <v>-2.8</v>
+      </c>
+      <c r="T54" s="6">
+        <v>-1.2</v>
+      </c>
+      <c r="U54" s="6">
+        <v>-520</v>
+      </c>
+      <c r="V54" s="6">
+        <v>-506</v>
+      </c>
+      <c r="W54" s="6">
+        <v>-559</v>
+      </c>
+      <c r="X54" s="6">
+        <v>-518</v>
+      </c>
+      <c r="Y54" s="6">
+        <v>1.3</v>
+      </c>
+      <c r="Z54" s="15">
+        <v>21.61</v>
+      </c>
+      <c r="AA54" s="6">
+        <v>7.1</v>
+      </c>
+      <c r="AB54" s="6" t="s">
+        <v>218</v>
+      </c>
+      <c r="AC54" s="6" t="s">
+        <v>219</v>
+      </c>
+      <c r="AD54" s="6" t="s">
+        <v>220</v>
+      </c>
+      <c r="AE54" s="6" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="55" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="A55" s="6" t="s">
+        <v>222</v>
+      </c>
+      <c r="B55" s="6" t="s">
+        <v>223</v>
+      </c>
+      <c r="C55" s="13">
+        <v>45997</v>
+      </c>
+      <c r="D55" s="6">
+        <v>100</v>
+      </c>
+      <c r="E55" s="6">
+        <v>100</v>
+      </c>
+      <c r="F55" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="G55" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="H55" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="I55" s="6"/>
+      <c r="J55" s="6">
+        <v>-71</v>
+      </c>
+      <c r="K55" s="6">
+        <v>74</v>
+      </c>
+      <c r="L55" s="14">
+        <v>-1688</v>
+      </c>
+      <c r="M55" s="6">
+        <v>-59</v>
+      </c>
+      <c r="N55" s="6">
+        <v>-45</v>
+      </c>
+      <c r="O55" s="6">
+        <v>3.19</v>
+      </c>
+      <c r="P55" s="6">
+        <v>-0.3</v>
+      </c>
+      <c r="Q55" s="6">
+        <v>-0.7</v>
+      </c>
+      <c r="R55" s="6">
+        <v>-2</v>
+      </c>
+      <c r="S55" s="6">
+        <v>-1.5</v>
+      </c>
+      <c r="T55" s="6">
+        <v>-0.8</v>
+      </c>
+      <c r="U55" s="6">
+        <v>-587</v>
+      </c>
+      <c r="V55" s="6">
+        <v>-584</v>
+      </c>
+      <c r="W55" s="6">
+        <v>-600</v>
+      </c>
+      <c r="X55" s="6">
+        <v>-636</v>
+      </c>
+      <c r="Y55" s="6">
+        <v>1.3</v>
+      </c>
+      <c r="Z55" s="15">
+        <v>19.28</v>
+      </c>
+      <c r="AA55" s="6">
+        <v>5.9</v>
+      </c>
+      <c r="AB55" s="6" t="s">
+        <v>197</v>
+      </c>
+      <c r="AC55" s="6" t="s">
+        <v>224</v>
+      </c>
+      <c r="AD55" s="6" t="s">
+        <v>193</v>
+      </c>
+      <c r="AE55" s="6" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="56" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="A56" s="6" t="s">
+        <v>225</v>
+      </c>
+      <c r="B56" s="6" t="s">
+        <v>226</v>
+      </c>
+      <c r="C56" s="13">
+        <v>45953</v>
+      </c>
+      <c r="D56" s="6">
+        <v>100</v>
+      </c>
+      <c r="E56" s="6">
+        <v>100</v>
+      </c>
+      <c r="F56" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="G56" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="H56" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="I56" s="6"/>
+      <c r="J56" s="6">
+        <v>-87</v>
+      </c>
+      <c r="K56" s="6">
+        <v>73</v>
+      </c>
+      <c r="L56" s="14">
+        <v>-1476</v>
+      </c>
+      <c r="M56" s="6">
+        <v>-70</v>
+      </c>
+      <c r="N56" s="6">
+        <v>-51</v>
+      </c>
+      <c r="O56" s="6">
+        <v>3.26</v>
+      </c>
+      <c r="P56" s="6">
+        <v>-0.7</v>
+      </c>
+      <c r="Q56" s="6">
+        <v>0.7</v>
+      </c>
+      <c r="R56" s="6">
+        <v>-0.3</v>
+      </c>
+      <c r="S56" s="6">
         <v>-2.4</v>
       </c>
-      <c r="Q44" s="6">
-[...8 lines deleted...]
-      <c r="T44" s="6">
+      <c r="T56" s="6">
         <v>-1.4</v>
       </c>
-      <c r="U44" s="6">
-[...11 lines deleted...]
-      <c r="Y44" s="6">
+      <c r="U56" s="6">
+        <v>-589</v>
+      </c>
+      <c r="V56" s="6">
+        <v>-604</v>
+      </c>
+      <c r="W56" s="6">
+        <v>-559</v>
+      </c>
+      <c r="X56" s="6">
+        <v>-579</v>
+      </c>
+      <c r="Y56" s="6">
         <v>0.2</v>
       </c>
-      <c r="Z44" s="15">
-[...49 lines deleted...]
-      <c r="AE45" s="16"/>
+      <c r="Z56" s="15">
+        <v>17.05</v>
+      </c>
+      <c r="AA56" s="6">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="AB56" s="6" t="s">
+        <v>227</v>
+      </c>
+      <c r="AC56" s="6" t="s">
+        <v>228</v>
+      </c>
+      <c r="AD56" s="6" t="s">
+        <v>229</v>
+      </c>
+      <c r="AE56" s="6" t="s">
+        <v>33</v>
+      </c>
     </row>
   </sheetData>
   <autoFilter ref="A2:AE2" xr:uid="{00000000-0001-0000-0000-000000000000}"/>
   <mergeCells count="1">
     <mergeCell ref="A1:AE1"/>
   </mergeCells>
   <pageMargins left="0.2" right="0.2" top="0.4" bottom="0.7" header="0.4" footer="0.4"/>
   <pageSetup paperSize="5" orientation="landscape" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;C&amp;"Arial,Bold"&amp;9Herd Register or Generation Count 5 - 6 and BBR 100: New Genotyped Bulls - Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Pages>0</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <Slides>0</Slides>