--- v0 (2026-04-23)
+++ v1 (2026-06-22)
@@ -1,71 +1,71 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\djones\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6CFBBC80-415E-42E5-9E97-5F511464C19D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D4BBEA02-7630-49B3-A67D-8CAE5373F47A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Bull GT Report 1st Evals HR" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Bull GT Report 1st Evals HR'!$A$2:$AE$2</definedName>
   </definedNames>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="778" uniqueCount="327">
-[...1 lines deleted...]
-    <t>Herd Register or Generation Count 5 - 6 and BBR 100: New Genotyped Bulls Ranked by GJPI™ April 2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="408" uniqueCount="188">
+  <si>
+    <t>Herd Register or Generation Count 5 - 6 and BBR 100: New Genotyped Bulls Ranked by GJPI™ June 2026</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Reg #</t>
   </si>
   <si>
     <t>Birth
 Date</t>
   </si>
   <si>
     <t>PJA</t>
   </si>
   <si>
     <t>BBR</t>
   </si>
   <si>
     <t>JH1</t>
   </si>
   <si>
     <t>JNS</t>
   </si>
   <si>
     <t>Poll</t>
@@ -100,933 +100,516 @@
   <si>
     <t>PTA
 Type</t>
   </si>
   <si>
     <t>JUI</t>
   </si>
   <si>
     <t>GFI</t>
   </si>
   <si>
     <t>Sire
 ShortName</t>
   </si>
   <si>
     <t>MGS
 ShortName</t>
   </si>
   <si>
     <t>Owner</t>
   </si>
   <si>
     <t>ST</t>
   </si>
   <si>
-    <t>JX S-S-I VICTORY PURIFY 4043 {6}-ET</t>
-[...2 lines deleted...]
-    <t>JE840003322558656</t>
+    <t>JX CAL-MART ELDER 5906 {6}-ET</t>
+  </si>
+  <si>
+    <t>JEUSA000067575906</t>
   </si>
   <si>
     <t>F</t>
   </si>
   <si>
     <t>JNS-TF</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
-    <t>PURIFY</t>
+    <t>JX-ELDER{6}</t>
   </si>
   <si>
     <t>JX-CHATHAM{4}</t>
   </si>
   <si>
+    <t>ABS GLOBAL INC</t>
+  </si>
+  <si>
+    <t>WI</t>
+  </si>
+  <si>
+    <t>JX CAL-MART CLEMENT 5902 {6}-ET</t>
+  </si>
+  <si>
+    <t>JEUSA000067575902</t>
+  </si>
+  <si>
+    <t>JX-CLEMENT{5}</t>
+  </si>
+  <si>
+    <t>JX-FLEEK{6}</t>
+  </si>
+  <si>
+    <t>JX DUPAT ODESZA 91583 {6}-ET</t>
+  </si>
+  <si>
+    <t>JE840003294762944</t>
+  </si>
+  <si>
+    <t>ODESZA</t>
+  </si>
+  <si>
+    <t>WICKSTROM JERSEY FARMS INC</t>
+  </si>
+  <si>
+    <t>CA</t>
+  </si>
+  <si>
+    <t>JX S-S-I VICTORY CHANCES PEREZ {6}-ET</t>
+  </si>
+  <si>
+    <t>JE840003319954025</t>
+  </si>
+  <si>
+    <t>JX-CHANCES{6}</t>
+  </si>
+  <si>
     <t>SELECT SIRES INC - SIRE DEPT</t>
   </si>
   <si>
     <t>OH</t>
   </si>
   <si>
-    <t>AVI-LANCHE JUBILEE-ET</t>
-[...44 lines deleted...]
-    <t>JE840003307825605</t>
+    <t>AHLEM ZIPLINE 26958-ET</t>
+  </si>
+  <si>
+    <t>JE840003285250897</t>
+  </si>
+  <si>
+    <t>JX-ZIPLINE{6}</t>
+  </si>
+  <si>
+    <t>JX-CHIEF{6}</t>
+  </si>
+  <si>
+    <t>AHLEM FARMS PARTNERSHIP</t>
+  </si>
+  <si>
+    <t>JX AHLEM GOLDEN 26957 {6}-ET</t>
+  </si>
+  <si>
+    <t>JE840003285250896</t>
+  </si>
+  <si>
+    <t>JX-GOLDEN{5}</t>
+  </si>
+  <si>
+    <t>JX-THRASHER{6}</t>
+  </si>
+  <si>
+    <t>CAL-MART GRESHAM 5912-ET</t>
+  </si>
+  <si>
+    <t>JEUSA000067575912</t>
+  </si>
+  <si>
+    <t>JX-GRESHAM{6}</t>
+  </si>
+  <si>
+    <t>JX DUPAT ODESZA 91574 {6}-ET</t>
+  </si>
+  <si>
+    <t>JE840003294762935</t>
+  </si>
+  <si>
+    <t>JX AHLEM GOLDEN 26956 {6}-ET</t>
+  </si>
+  <si>
+    <t>JE840003285250895</t>
+  </si>
+  <si>
+    <t>CAL-MART GRESHAM 5910-ET</t>
+  </si>
+  <si>
+    <t>JEUSA000067575910</t>
+  </si>
+  <si>
+    <t>FERTILE</t>
+  </si>
+  <si>
+    <t>MARTIN DAIRY LLC</t>
+  </si>
+  <si>
+    <t>OR</t>
+  </si>
+  <si>
+    <t>JX DUPAT ODESZA 91586 {6}-ET</t>
+  </si>
+  <si>
+    <t>JE840003294762947</t>
+  </si>
+  <si>
+    <t>JX DUPAT GOLDEN 91582 {6}-ET</t>
+  </si>
+  <si>
+    <t>JE840003294762943</t>
+  </si>
+  <si>
+    <t>AHLEM ZIPLINE 26961-ET</t>
+  </si>
+  <si>
+    <t>JE840003285250900</t>
+  </si>
+  <si>
+    <t>JX HILMAR FOREFRONT 36273 {6}-ET</t>
+  </si>
+  <si>
+    <t>JE840003297740256</t>
+  </si>
+  <si>
+    <t>JX-ALTAFOREFRONT{5}</t>
+  </si>
+  <si>
+    <t>VIKTOR</t>
+  </si>
+  <si>
+    <t>HILMAR JERSEYS</t>
+  </si>
+  <si>
+    <t>JX DUPAT MCGWIRE 91584 {6}-ET</t>
+  </si>
+  <si>
+    <t>JE840003294762945</t>
+  </si>
+  <si>
+    <t>MCGWIRE</t>
+  </si>
+  <si>
+    <t>JX DUPAT ODESZA 91591 {6}-ET</t>
+  </si>
+  <si>
+    <t>JE840003294762952</t>
+  </si>
+  <si>
+    <t>JX DUPAT ODESZA 91589 {6}-ET</t>
+  </si>
+  <si>
+    <t>JE840003294762950</t>
+  </si>
+  <si>
+    <t>JX DUPAT MCGWIRE 91580 {6}-ET</t>
+  </si>
+  <si>
+    <t>JE840003294762941</t>
+  </si>
+  <si>
+    <t>AHLEM ZIPLINE 26960-ET</t>
+  </si>
+  <si>
+    <t>JE840003285250899</t>
+  </si>
+  <si>
+    <t>JX DUPAT GOLDEN 91581 {6}-ET</t>
+  </si>
+  <si>
+    <t>JE840003294762942</t>
+  </si>
+  <si>
+    <t>KASH-IN ODESZA 73818-ET</t>
+  </si>
+  <si>
+    <t>JE840003315051620</t>
+  </si>
+  <si>
+    <t>CLEVER</t>
+  </si>
+  <si>
+    <t>KASH-IN JERSEYS</t>
+  </si>
+  <si>
+    <t>JX DUPAT LAHINCH 91587 {6}-ET</t>
+  </si>
+  <si>
+    <t>JE840003294762948</t>
+  </si>
+  <si>
+    <t>JX-LAHINCH{5}</t>
+  </si>
+  <si>
+    <t>JX DUPAT ODESZA 91571 {6}-ET</t>
+  </si>
+  <si>
+    <t>JE840003294762932</t>
+  </si>
+  <si>
+    <t>AHLEM ZIPLINE 26962-ET</t>
+  </si>
+  <si>
+    <t>JE840003285250901</t>
+  </si>
+  <si>
+    <t>PINE-TREE 1215 FORT 1492-PP-ET</t>
+  </si>
+  <si>
+    <t>JEUSA000076381492</t>
+  </si>
+  <si>
+    <t>PP</t>
+  </si>
+  <si>
+    <t>JX-ALTAFORTE -P{6}</t>
+  </si>
+  <si>
+    <t>JX-DINER -P{6}</t>
+  </si>
+  <si>
+    <t>STEINER, MATTHEW</t>
+  </si>
+  <si>
+    <t>DUPAT NICKLAUS 91575-ET</t>
+  </si>
+  <si>
+    <t>JE840003294762936</t>
+  </si>
+  <si>
+    <t>NICKLAUS</t>
+  </si>
+  <si>
+    <t>JX-CABAL{5}</t>
+  </si>
+  <si>
+    <t>DUPAT OZZIE 91590-ET</t>
+  </si>
+  <si>
+    <t>JE840003294762951</t>
+  </si>
+  <si>
+    <t>OZZIE-P</t>
+  </si>
+  <si>
+    <t>PETER</t>
+  </si>
+  <si>
+    <t>O.F. MACHO LEVI</t>
+  </si>
+  <si>
+    <t>JEUSA000067365279</t>
   </si>
   <si>
     <t>JX-MACHO{6}</t>
   </si>
   <si>
-    <t>ABS CF 8801 RUTLAND-P-ET</t>
-[...2 lines deleted...]
-    <t>JE840003299015004</t>
+    <t>VOLCANO</t>
+  </si>
+  <si>
+    <t>OWENS FARMS INC</t>
+  </si>
+  <si>
+    <t>JX AHLEM TBOSS 26299 26952 {6}</t>
+  </si>
+  <si>
+    <t>JE840003285250891</t>
+  </si>
+  <si>
+    <t>JX-MONARCH{5}</t>
+  </si>
+  <si>
+    <t>DUPAT SMITH 91504-ET</t>
+  </si>
+  <si>
+    <t>JE840003294762865</t>
+  </si>
+  <si>
+    <t>SMITH</t>
+  </si>
+  <si>
+    <t>SEISMIC-PP</t>
+  </si>
+  <si>
+    <t>JX T-D-I WYNDHAM 19829 {5}</t>
+  </si>
+  <si>
+    <t>JE840003326871992</t>
+  </si>
+  <si>
+    <t>C</t>
+  </si>
+  <si>
+    <t>JX-WYNDHAM{5}</t>
+  </si>
+  <si>
+    <t>JX-CALLAN{5}</t>
+  </si>
+  <si>
+    <t>THE DAIRY INC.</t>
+  </si>
+  <si>
+    <t>DUPAT OZZIE 91592-ET</t>
+  </si>
+  <si>
+    <t>JE840003294762953</t>
+  </si>
+  <si>
+    <t>S-S-I VICTORY ODESZA 3902-ET</t>
+  </si>
+  <si>
+    <t>JE840003319954020</t>
+  </si>
+  <si>
+    <t>VJ LUXURY</t>
+  </si>
+  <si>
+    <t>AHLEM TAILOR 26953</t>
+  </si>
+  <si>
+    <t>JE840003285250892</t>
+  </si>
+  <si>
+    <t>JX-TAILOR{6}</t>
+  </si>
+  <si>
+    <t>JX-BONZI{5}</t>
+  </si>
+  <si>
+    <t>JX AHLEM GOLDEN 26959 {6}-ET</t>
+  </si>
+  <si>
+    <t>JE840003285250898</t>
+  </si>
+  <si>
+    <t>KASH-IN CUJO 73746-P-ET</t>
+  </si>
+  <si>
+    <t>JE840003315052103</t>
   </si>
   <si>
     <t>P</t>
   </si>
   <si>
-    <t>JX S-S-I VICTORY PURIFY 4045 {6}-ET</t>
-[...740 lines deleted...]
-    <t>MARTIN DOUGLAS E &amp; JULIA C</t>
+    <t>JX-CUJO{6}</t>
+  </si>
+  <si>
+    <t>KASH-IN VICTORY LAP 73817-ET</t>
+  </si>
+  <si>
+    <t>JE840003315051619</t>
+  </si>
+  <si>
+    <t>VICTORY LAP</t>
+  </si>
+  <si>
+    <t>RUFUS</t>
+  </si>
+  <si>
+    <t>DUPAT DUTTON 91567-ET</t>
+  </si>
+  <si>
+    <t>JE840003294762928</t>
+  </si>
+  <si>
+    <t>DUTTON-P</t>
+  </si>
+  <si>
+    <t>FEARLESS</t>
+  </si>
+  <si>
+    <t>MY-T-FINE NU LUCA</t>
+  </si>
+  <si>
+    <t>JE840003250343263</t>
+  </si>
+  <si>
+    <t>NUANCE</t>
+  </si>
+  <si>
+    <t>ALTACAJUN</t>
+  </si>
+  <si>
+    <t>SMITH, ROBERT CLYDE III</t>
+  </si>
+  <si>
+    <t>GA</t>
+  </si>
+  <si>
+    <t>GOODSELL DELTOID PAUL {5}</t>
+  </si>
+  <si>
+    <t>JEUSA000175315727</t>
+  </si>
+  <si>
+    <t>DELTOID</t>
+  </si>
+  <si>
+    <t>LOCKWOOD, LORIE</t>
+  </si>
+  <si>
+    <t>ID</t>
+  </si>
+  <si>
+    <t>REICH-DALE RU SATISFIED</t>
+  </si>
+  <si>
+    <t>JE840003296014907</t>
+  </si>
+  <si>
+    <t>ROULETTE</t>
+  </si>
+  <si>
+    <t>JOYRIDE</t>
+  </si>
+  <si>
+    <t>REICHARD SHAYLIN &amp; ALDRICH, REBEKAH</t>
   </si>
   <si>
     <t>PA</t>
   </si>
   <si>
-    <t>AVONLEA SILVER CF VIXEN 1120</t>
-[...47 lines deleted...]
-    <t>GOURLEY, PATRICK MARVIN</t>
+    <t>FREEDOM LANE VIDEO GUNSMOKE-ET</t>
+  </si>
+  <si>
+    <t>JE840003288220657</t>
+  </si>
+  <si>
+    <t>VIDEO</t>
+  </si>
+  <si>
+    <t>JOEL</t>
+  </si>
+  <si>
+    <t>ARP JOSH, KATE, ELI &amp; NOAH</t>
   </si>
   <si>
     <t>PTA
 MILK</t>
   </si>
   <si>
     <t>PTA
 FAT</t>
   </si>
   <si>
     <t>PTA
 PROT</t>
   </si>
   <si>
     <t>PTA
 SCS</t>
   </si>
   <si>
     <t>PTA
 PL</t>
   </si>
   <si>
     <t>PTA
 DPR</t>
   </si>
@@ -1539,88 +1122,88 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:AE86"/>
+  <dimension ref="A1:AE45"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
       <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="30" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="15.5703125" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="26" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="15.28515625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="10.5703125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5.7109375" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="5.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="5.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="5.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="5.85546875" bestFit="1" customWidth="1"/>
-    <col min="9" max="9" width="8.28515625" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="7.140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="5.140625" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="5.5703125" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="10.140625" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="9.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="10.140625" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="9" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="8.7109375" bestFit="1" customWidth="1"/>
     <col min="19" max="20" width="8.85546875" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="6.42578125" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="6.28515625" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="5.28515625" bestFit="1" customWidth="1"/>
     <col min="27" max="27" width="5.42578125" bestFit="1" customWidth="1"/>
-    <col min="28" max="28" width="14.140625" bestFit="1" customWidth="1"/>
+    <col min="28" max="28" width="15.42578125" bestFit="1" customWidth="1"/>
     <col min="29" max="29" width="14.7109375" bestFit="1" customWidth="1"/>
-    <col min="30" max="30" width="35.42578125" bestFit="1" customWidth="1"/>
+    <col min="30" max="30" width="27.85546875" bestFit="1" customWidth="1"/>
     <col min="31" max="31" width="4.7109375" bestFit="1" customWidth="1"/>
     <col min="32" max="32" width="0" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:31" ht="21.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
       <c r="Q1" s="2"/>
       <c r="R1" s="2"/>
@@ -1651,7859 +1234,4044 @@
       <c r="D2" s="3" t="s">
         <v>4</v>
       </c>
       <c r="E2" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F2" s="3" t="s">
         <v>6</v>
       </c>
       <c r="G2" s="3" t="s">
         <v>7</v>
       </c>
       <c r="H2" s="3" t="s">
         <v>8</v>
       </c>
       <c r="I2" s="3" t="s">
         <v>9</v>
       </c>
       <c r="J2" s="3" t="s">
         <v>10</v>
       </c>
       <c r="K2" s="3" t="s">
         <v>11</v>
       </c>
       <c r="L2" s="3" t="s">
-        <v>320</v>
+        <v>181</v>
       </c>
       <c r="M2" s="3" t="s">
-        <v>321</v>
+        <v>182</v>
       </c>
       <c r="N2" s="3" t="s">
-        <v>322</v>
+        <v>183</v>
       </c>
       <c r="O2" s="3" t="s">
-        <v>323</v>
+        <v>184</v>
       </c>
       <c r="P2" s="3" t="s">
-        <v>324</v>
+        <v>185</v>
       </c>
       <c r="Q2" s="3" t="s">
-        <v>325</v>
+        <v>186</v>
       </c>
       <c r="R2" s="3" t="s">
         <v>12</v>
       </c>
       <c r="S2" s="3" t="s">
         <v>13</v>
       </c>
       <c r="T2" s="3" t="s">
-        <v>326</v>
+        <v>187</v>
       </c>
       <c r="U2" s="3" t="s">
         <v>14</v>
       </c>
       <c r="V2" s="3" t="s">
         <v>15</v>
       </c>
       <c r="W2" s="3" t="s">
         <v>16</v>
       </c>
       <c r="X2" s="3" t="s">
         <v>17</v>
       </c>
       <c r="Y2" s="3" t="s">
         <v>18</v>
       </c>
       <c r="Z2" s="3" t="s">
         <v>19</v>
       </c>
       <c r="AA2" s="3" t="s">
         <v>20</v>
       </c>
       <c r="AB2" s="3" t="s">
         <v>21</v>
       </c>
       <c r="AC2" s="3" t="s">
         <v>22</v>
       </c>
       <c r="AD2" s="3" t="s">
         <v>23</v>
       </c>
       <c r="AE2" s="3" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="3" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A3" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B3" s="4" t="s">
         <v>26</v>
       </c>
       <c r="C3" s="7">
-        <v>46075</v>
+        <v>46120</v>
       </c>
       <c r="D3" s="4">
         <v>97</v>
       </c>
       <c r="E3" s="4">
         <v>100</v>
       </c>
       <c r="F3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="G3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="H3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I3" s="4"/>
       <c r="J3" s="4">
-        <v>210</v>
+        <v>197</v>
       </c>
       <c r="K3" s="4">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="L3" s="8">
-        <v>1040</v>
+        <v>547</v>
       </c>
       <c r="M3" s="4">
-        <v>75</v>
+        <v>49</v>
       </c>
       <c r="N3" s="4">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="O3" s="4">
-        <v>2.91</v>
+        <v>2.75</v>
       </c>
       <c r="P3" s="4">
-        <v>4</v>
+        <v>4.7</v>
       </c>
       <c r="Q3" s="4">
-        <v>1.2</v>
+        <v>0.1</v>
       </c>
       <c r="R3" s="4">
-        <v>2</v>
+        <v>0.4</v>
       </c>
       <c r="S3" s="4">
-        <v>1</v>
+        <v>-0.6</v>
       </c>
       <c r="T3" s="4">
-        <v>0.1</v>
+        <v>0.9</v>
       </c>
       <c r="U3" s="4">
-        <v>618</v>
+        <v>523</v>
       </c>
       <c r="V3" s="4">
-        <v>634</v>
+        <v>551</v>
       </c>
       <c r="W3" s="4">
-        <v>583</v>
+        <v>460</v>
       </c>
       <c r="X3" s="4">
-        <v>592</v>
+        <v>460</v>
       </c>
       <c r="Y3" s="4">
-        <v>0.6</v>
+        <v>0.9</v>
       </c>
       <c r="Z3" s="9">
-        <v>14.79</v>
+        <v>21.56</v>
       </c>
       <c r="AA3" s="4">
-        <v>7.1</v>
+        <v>8.6999999999999993</v>
       </c>
       <c r="AB3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="AC3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="AD3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="AE3" s="4" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="4" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="C4" s="7">
-        <v>46045</v>
+        <v>46113</v>
       </c>
       <c r="D4" s="4">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="E4" s="4">
         <v>100</v>
       </c>
       <c r="F4" s="4" t="s">
         <v>27</v>
       </c>
       <c r="G4" s="4" t="s">
         <v>28</v>
       </c>
       <c r="H4" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I4" s="4"/>
       <c r="J4" s="4">
-        <v>207</v>
+        <v>193</v>
       </c>
       <c r="K4" s="4">
         <v>71</v>
       </c>
       <c r="L4" s="8">
-        <v>557</v>
+        <v>546</v>
       </c>
       <c r="M4" s="4">
-        <v>60</v>
+        <v>45</v>
       </c>
       <c r="N4" s="4">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="O4" s="4">
-        <v>2.85</v>
+        <v>2.77</v>
       </c>
       <c r="P4" s="4">
-        <v>5.3</v>
+        <v>3.9</v>
       </c>
       <c r="Q4" s="4">
-        <v>1</v>
+        <v>3.3</v>
       </c>
       <c r="R4" s="4">
-        <v>1.6</v>
+        <v>4.0999999999999996</v>
       </c>
       <c r="S4" s="4">
-        <v>0.2</v>
+        <v>2.4</v>
       </c>
       <c r="T4" s="4">
-        <v>0.4</v>
+        <v>2.2000000000000002</v>
       </c>
       <c r="U4" s="4">
-        <v>622</v>
+        <v>578</v>
       </c>
       <c r="V4" s="4">
-        <v>651</v>
+        <v>601</v>
       </c>
       <c r="W4" s="4">
-        <v>557</v>
+        <v>529</v>
       </c>
       <c r="X4" s="4">
-        <v>586</v>
+        <v>609</v>
       </c>
       <c r="Y4" s="4">
-        <v>0.5</v>
+        <v>-0.1</v>
       </c>
       <c r="Z4" s="9">
-        <v>19.510000000000002</v>
+        <v>9.31</v>
       </c>
       <c r="AA4" s="4">
-        <v>8.5</v>
+        <v>8.9</v>
       </c>
       <c r="AB4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="AC4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="AD4" s="4" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="AE4" s="4" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
     </row>
     <row r="5" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A5" s="4" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="B5" s="4" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="C5" s="7">
-        <v>46050</v>
+        <v>46063</v>
       </c>
       <c r="D5" s="4">
         <v>98</v>
       </c>
       <c r="E5" s="4">
         <v>100</v>
       </c>
       <c r="F5" s="4" t="s">
         <v>27</v>
       </c>
       <c r="G5" s="4" t="s">
         <v>28</v>
       </c>
       <c r="H5" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I5" s="4"/>
       <c r="J5" s="4">
-        <v>206</v>
+        <v>191</v>
       </c>
       <c r="K5" s="4">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="L5" s="8">
-        <v>930</v>
+        <v>1001</v>
       </c>
       <c r="M5" s="4">
-        <v>66</v>
+        <v>43</v>
       </c>
       <c r="N5" s="4">
-        <v>45</v>
+        <v>37</v>
       </c>
       <c r="O5" s="4">
-        <v>2.76</v>
+        <v>2.92</v>
       </c>
       <c r="P5" s="4">
-        <v>4.0999999999999996</v>
+        <v>4.5</v>
       </c>
       <c r="Q5" s="4">
         <v>1.2</v>
       </c>
       <c r="R5" s="4">
-        <v>1.3</v>
+        <v>2.5</v>
       </c>
       <c r="S5" s="4">
-        <v>-0.4</v>
+        <v>2.8</v>
       </c>
       <c r="T5" s="4">
-        <v>1.8</v>
+        <v>1.9</v>
       </c>
       <c r="U5" s="4">
-        <v>681</v>
+        <v>518</v>
       </c>
       <c r="V5" s="4">
-        <v>710</v>
+        <v>529</v>
       </c>
       <c r="W5" s="4">
-        <v>617</v>
+        <v>492</v>
       </c>
       <c r="X5" s="4">
-        <v>654</v>
+        <v>484</v>
       </c>
       <c r="Y5" s="4">
-        <v>0.3</v>
+        <v>0.7</v>
       </c>
       <c r="Z5" s="9">
-        <v>9.1</v>
+        <v>17.28</v>
       </c>
       <c r="AA5" s="4">
-        <v>7.8</v>
+        <v>8.1</v>
       </c>
       <c r="AB5" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="AC5" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="AD5" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="AE5" s="4" t="s">
         <v>42</v>
-      </c>
-[...7 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="6" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A6" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="B6" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="B6" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C6" s="7">
-        <v>46043</v>
+        <v>45994</v>
       </c>
       <c r="D6" s="4">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="E6" s="4">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F6" s="4" t="s">
         <v>27</v>
       </c>
       <c r="G6" s="4" t="s">
         <v>28</v>
       </c>
       <c r="H6" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I6" s="4"/>
       <c r="J6" s="4">
-        <v>204</v>
+        <v>190</v>
       </c>
       <c r="K6" s="4">
         <v>71</v>
       </c>
       <c r="L6" s="8">
-        <v>1022</v>
+        <v>757</v>
       </c>
       <c r="M6" s="4">
-        <v>61</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4">
-        <v>39</v>
+        <v>26</v>
       </c>
       <c r="O6" s="4">
-        <v>2.77</v>
+        <v>2.9</v>
       </c>
       <c r="P6" s="4">
-        <v>3.4</v>
+        <v>4.8</v>
       </c>
       <c r="Q6" s="4">
+        <v>1.8</v>
+      </c>
+      <c r="R6" s="4">
+        <v>2.7</v>
+      </c>
+      <c r="S6" s="4">
+        <v>2.5</v>
+      </c>
+      <c r="T6" s="4">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="U6" s="4">
+        <v>515</v>
+      </c>
+      <c r="V6" s="4">
+        <v>522</v>
+      </c>
+      <c r="W6" s="4">
+        <v>501</v>
+      </c>
+      <c r="X6" s="4">
+        <v>482</v>
+      </c>
+      <c r="Y6" s="4">
         <v>0.7</v>
       </c>
-      <c r="R6" s="4">
-[...22 lines deleted...]
-      </c>
       <c r="Z6" s="9">
-        <v>18.11</v>
+        <v>16.48</v>
       </c>
       <c r="AA6" s="4">
-        <v>8.4</v>
+        <v>7.7</v>
       </c>
       <c r="AB6" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="AC6" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="AD6" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="AC6" s="4" t="s">
+      <c r="AE6" s="4" t="s">
         <v>47</v>
-      </c>
-[...4 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="7" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="B7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="C7" s="7">
-        <v>46045</v>
+        <v>46117</v>
       </c>
       <c r="D7" s="4">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="E7" s="4">
         <v>100</v>
       </c>
       <c r="F7" s="4" t="s">
         <v>27</v>
       </c>
       <c r="G7" s="4" t="s">
         <v>28</v>
       </c>
       <c r="H7" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I7" s="4"/>
       <c r="J7" s="4">
-        <v>202</v>
+        <v>180</v>
       </c>
       <c r="K7" s="4">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="L7" s="8">
-        <v>850</v>
+        <v>769</v>
       </c>
       <c r="M7" s="4">
-        <v>56</v>
+        <v>36</v>
       </c>
       <c r="N7" s="4">
-        <v>47</v>
+        <v>25</v>
       </c>
       <c r="O7" s="4">
-        <v>2.71</v>
+        <v>2.76</v>
       </c>
       <c r="P7" s="4">
-        <v>4.7</v>
+        <v>4.5</v>
       </c>
       <c r="Q7" s="4">
+        <v>1.8</v>
+      </c>
+      <c r="R7" s="4">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="S7" s="4">
+        <v>-1.1000000000000001</v>
+      </c>
+      <c r="T7" s="4">
         <v>-0.2</v>
       </c>
-      <c r="R7" s="4">
-[...7 lines deleted...]
-      </c>
       <c r="U7" s="4">
-        <v>646</v>
+        <v>436</v>
       </c>
       <c r="V7" s="4">
-        <v>682</v>
+        <v>444</v>
       </c>
       <c r="W7" s="4">
-        <v>565</v>
+        <v>422</v>
       </c>
       <c r="X7" s="4">
-        <v>590</v>
+        <v>415</v>
       </c>
       <c r="Y7" s="4">
-        <v>0.3</v>
+        <v>0.8</v>
       </c>
       <c r="Z7" s="9">
-        <v>11.85</v>
+        <v>22.48</v>
       </c>
       <c r="AA7" s="4">
         <v>8.8000000000000007</v>
       </c>
       <c r="AB7" s="4" t="s">
-        <v>36</v>
+        <v>50</v>
       </c>
       <c r="AC7" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="AD7" s="4" t="s">
-        <v>38</v>
+        <v>52</v>
       </c>
       <c r="AE7" s="4" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
     </row>
     <row r="8" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A8" s="5" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="C8" s="10">
-        <v>46050</v>
+        <v>46117</v>
       </c>
       <c r="D8" s="5">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="E8" s="5">
         <v>100</v>
       </c>
       <c r="F8" s="5" t="s">
         <v>27</v>
       </c>
       <c r="G8" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H8" s="5" t="s">
-        <v>53</v>
+        <v>29</v>
       </c>
       <c r="I8" s="5"/>
       <c r="J8" s="5">
-        <v>200</v>
+        <v>178</v>
       </c>
       <c r="K8" s="5">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="L8" s="11">
-        <v>926</v>
+        <v>595</v>
       </c>
       <c r="M8" s="5">
-        <v>67</v>
+        <v>27</v>
       </c>
       <c r="N8" s="5">
-        <v>50</v>
+        <v>26</v>
       </c>
       <c r="O8" s="5">
-        <v>2.82</v>
+        <v>2.73</v>
       </c>
       <c r="P8" s="5">
-        <v>3.7</v>
+        <v>6.4</v>
       </c>
       <c r="Q8" s="5">
-        <v>0.6</v>
+        <v>0.4</v>
       </c>
       <c r="R8" s="5">
-        <v>0.9</v>
+        <v>1.1000000000000001</v>
       </c>
       <c r="S8" s="5">
-        <v>-0.2</v>
+        <v>0.5</v>
       </c>
       <c r="T8" s="5">
-        <v>1.4</v>
+        <v>1.7</v>
       </c>
       <c r="U8" s="5">
-        <v>669</v>
+        <v>452</v>
       </c>
       <c r="V8" s="5">
-        <v>704</v>
+        <v>469</v>
       </c>
       <c r="W8" s="5">
-        <v>590</v>
+        <v>416</v>
       </c>
       <c r="X8" s="5">
-        <v>636</v>
+        <v>378</v>
       </c>
       <c r="Y8" s="5">
-        <v>0.2</v>
+        <v>0.7</v>
       </c>
       <c r="Z8" s="12">
-        <v>9.08</v>
+        <v>17.649999999999999</v>
       </c>
       <c r="AA8" s="5">
-        <v>9.4</v>
+        <v>7.7</v>
       </c>
       <c r="AB8" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="AC8" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="AD8" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="AE8" s="5" t="s">
         <v>42</v>
-      </c>
-[...7 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="9" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A9" s="5" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="C9" s="10">
-        <v>46076</v>
+        <v>46130</v>
       </c>
       <c r="D9" s="5">
         <v>97</v>
       </c>
       <c r="E9" s="5">
         <v>100</v>
       </c>
       <c r="F9" s="5" t="s">
         <v>27</v>
       </c>
       <c r="G9" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H9" s="5" t="s">
         <v>29</v>
       </c>
       <c r="I9" s="5"/>
       <c r="J9" s="5">
-        <v>198</v>
+        <v>177</v>
       </c>
       <c r="K9" s="5">
         <v>70</v>
       </c>
       <c r="L9" s="11">
-        <v>616</v>
+        <v>642</v>
       </c>
       <c r="M9" s="5">
         <v>61</v>
       </c>
       <c r="N9" s="5">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="O9" s="5">
-        <v>2.88</v>
+        <v>2.75</v>
       </c>
       <c r="P9" s="5">
-        <v>4.4000000000000004</v>
+        <v>3.5</v>
       </c>
       <c r="Q9" s="5">
-        <v>0.9</v>
+        <v>-0.3</v>
       </c>
       <c r="R9" s="5">
-        <v>1.7</v>
+        <v>0.2</v>
       </c>
       <c r="S9" s="5">
-        <v>0.9</v>
+        <v>0.1</v>
       </c>
       <c r="T9" s="5">
-        <v>1.2</v>
+        <v>2.1</v>
       </c>
       <c r="U9" s="5">
-        <v>605</v>
+        <v>624</v>
       </c>
       <c r="V9" s="5">
-        <v>629</v>
+        <v>652</v>
       </c>
       <c r="W9" s="5">
-        <v>549</v>
+        <v>560</v>
       </c>
       <c r="X9" s="5">
-        <v>576</v>
+        <v>582</v>
       </c>
       <c r="Y9" s="5">
-        <v>-0.1</v>
+        <v>0.3</v>
       </c>
       <c r="Z9" s="12">
-        <v>14.69</v>
+        <v>11.33</v>
       </c>
       <c r="AA9" s="5">
-        <v>7.1</v>
+        <v>8.1</v>
       </c>
       <c r="AB9" s="5" t="s">
-        <v>30</v>
+        <v>59</v>
       </c>
       <c r="AC9" s="5" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="AD9" s="5" t="s">
         <v>32</v>
       </c>
       <c r="AE9" s="5" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="10" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A10" s="5" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="C10" s="10">
-        <v>46064</v>
+        <v>46035</v>
       </c>
       <c r="D10" s="5">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="E10" s="5">
         <v>100</v>
       </c>
       <c r="F10" s="5" t="s">
         <v>27</v>
       </c>
       <c r="G10" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H10" s="5" t="s">
         <v>29</v>
       </c>
       <c r="I10" s="5"/>
       <c r="J10" s="5">
-        <v>195</v>
+        <v>176</v>
       </c>
       <c r="K10" s="5">
         <v>72</v>
       </c>
       <c r="L10" s="11">
-        <v>898</v>
+        <v>1287</v>
       </c>
       <c r="M10" s="5">
-        <v>50</v>
+        <v>40</v>
       </c>
       <c r="N10" s="5">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="O10" s="5">
-        <v>2.82</v>
+        <v>2.94</v>
       </c>
       <c r="P10" s="5">
-        <v>5.3</v>
+        <v>3.9</v>
       </c>
       <c r="Q10" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R10" s="5">
-        <v>2.2000000000000002</v>
+        <v>1.2</v>
       </c>
       <c r="S10" s="5">
-        <v>0.5</v>
+        <v>2.2999999999999998</v>
       </c>
       <c r="T10" s="5">
-        <v>1.5</v>
+        <v>0.3</v>
       </c>
       <c r="U10" s="5">
-        <v>605</v>
+        <v>407</v>
       </c>
       <c r="V10" s="5">
-        <v>609</v>
+        <v>400</v>
       </c>
       <c r="W10" s="5">
-        <v>600</v>
+        <v>423</v>
       </c>
       <c r="X10" s="5">
-        <v>574</v>
+        <v>351</v>
       </c>
       <c r="Y10" s="5">
-        <v>0.5</v>
+        <v>1.1000000000000001</v>
       </c>
       <c r="Z10" s="12">
-        <v>17.45</v>
+        <v>20.68</v>
       </c>
       <c r="AA10" s="5">
-        <v>9.1999999999999993</v>
+        <v>7.2</v>
       </c>
       <c r="AB10" s="5" t="s">
-        <v>58</v>
+        <v>40</v>
       </c>
       <c r="AC10" s="5" t="s">
-        <v>59</v>
+        <v>31</v>
       </c>
       <c r="AD10" s="5" t="s">
-        <v>60</v>
+        <v>41</v>
       </c>
       <c r="AE10" s="5" t="s">
-        <v>61</v>
+        <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A11" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>63</v>
       </c>
       <c r="C11" s="10">
-        <v>46052</v>
+        <v>46116</v>
       </c>
       <c r="D11" s="5">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="E11" s="5">
         <v>100</v>
       </c>
       <c r="F11" s="5" t="s">
         <v>27</v>
       </c>
       <c r="G11" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H11" s="5" t="s">
-        <v>53</v>
+        <v>29</v>
       </c>
       <c r="I11" s="5"/>
       <c r="J11" s="5">
-        <v>193</v>
+        <v>176</v>
       </c>
       <c r="K11" s="5">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="L11" s="11">
-        <v>873</v>
+        <v>547</v>
       </c>
       <c r="M11" s="5">
-        <v>73</v>
+        <v>41</v>
       </c>
       <c r="N11" s="5">
-        <v>48</v>
+        <v>26</v>
       </c>
       <c r="O11" s="5">
-        <v>2.87</v>
+        <v>2.89</v>
       </c>
       <c r="P11" s="5">
-        <v>3.3</v>
+        <v>4.5999999999999996</v>
       </c>
       <c r="Q11" s="5">
-        <v>0</v>
+        <v>1.7</v>
       </c>
       <c r="R11" s="5">
-        <v>0.3</v>
+        <v>2.1</v>
       </c>
       <c r="S11" s="5">
-        <v>0.7</v>
+        <v>0.2</v>
       </c>
       <c r="T11" s="5">
-        <v>1.5</v>
+        <v>1.2</v>
       </c>
       <c r="U11" s="5">
-        <v>658</v>
+        <v>467</v>
       </c>
       <c r="V11" s="5">
-        <v>691</v>
+        <v>483</v>
       </c>
       <c r="W11" s="5">
-        <v>581</v>
+        <v>432</v>
       </c>
       <c r="X11" s="5">
-        <v>616</v>
+        <v>441</v>
       </c>
       <c r="Y11" s="5">
-        <v>0.1</v>
+        <v>0.5</v>
       </c>
       <c r="Z11" s="12">
-        <v>9.98</v>
+        <v>15.24</v>
       </c>
       <c r="AA11" s="5">
-        <v>8.9</v>
+        <v>7.9</v>
       </c>
       <c r="AB11" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="AC11" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="AD11" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="AE11" s="5" t="s">
         <v>42</v>
-      </c>
-[...7 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A12" s="5" t="s">
         <v>64</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>65</v>
       </c>
       <c r="C12" s="10">
-        <v>45996</v>
+        <v>46128</v>
       </c>
       <c r="D12" s="5">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="E12" s="5">
         <v>100</v>
       </c>
       <c r="F12" s="5" t="s">
         <v>27</v>
       </c>
       <c r="G12" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H12" s="5" t="s">
-        <v>53</v>
+        <v>29</v>
       </c>
       <c r="I12" s="5"/>
       <c r="J12" s="5">
-        <v>191</v>
+        <v>172</v>
       </c>
       <c r="K12" s="5">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="L12" s="11">
-        <v>785</v>
+        <v>1128</v>
       </c>
       <c r="M12" s="5">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="N12" s="5">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="O12" s="5">
-        <v>2.73</v>
+        <v>2.79</v>
       </c>
       <c r="P12" s="5">
-        <v>6.1</v>
+        <v>3.1</v>
       </c>
       <c r="Q12" s="5">
-        <v>1.2</v>
+        <v>-0.5</v>
       </c>
       <c r="R12" s="5">
-        <v>2.7</v>
+        <v>0.1</v>
       </c>
       <c r="S12" s="5">
-        <v>0.1</v>
+        <v>1.3</v>
       </c>
       <c r="T12" s="5">
-        <v>2.8</v>
+        <v>2.5</v>
       </c>
       <c r="U12" s="5">
-        <v>603</v>
+        <v>549</v>
       </c>
       <c r="V12" s="5">
-        <v>614</v>
+        <v>574</v>
       </c>
       <c r="W12" s="5">
-        <v>583</v>
+        <v>496</v>
       </c>
       <c r="X12" s="5">
-        <v>565</v>
+        <v>505</v>
       </c>
       <c r="Y12" s="5">
-        <v>0.3</v>
+        <v>0.4</v>
       </c>
       <c r="Z12" s="12">
-        <v>13.42</v>
+        <v>14.92</v>
       </c>
       <c r="AA12" s="5">
-        <v>7.9</v>
+        <v>8.9</v>
       </c>
       <c r="AB12" s="5" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="AC12" s="5" t="s">
         <v>66</v>
       </c>
       <c r="AD12" s="5" t="s">
-        <v>32</v>
+        <v>67</v>
       </c>
       <c r="AE12" s="5" t="s">
-        <v>33</v>
+        <v>68</v>
       </c>
     </row>
     <row r="13" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A13" s="6" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="C13" s="13">
-        <v>46048</v>
+        <v>46068</v>
       </c>
       <c r="D13" s="6">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="E13" s="6">
         <v>100</v>
       </c>
       <c r="F13" s="6" t="s">
         <v>27</v>
       </c>
       <c r="G13" s="6" t="s">
         <v>28</v>
       </c>
       <c r="H13" s="6" t="s">
         <v>29</v>
       </c>
       <c r="I13" s="6"/>
       <c r="J13" s="6">
-        <v>189</v>
+        <v>163</v>
       </c>
       <c r="K13" s="6">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="L13" s="14">
-        <v>927</v>
+        <v>943</v>
       </c>
       <c r="M13" s="6">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="N13" s="6">
-        <v>43</v>
+        <v>28</v>
       </c>
       <c r="O13" s="6">
-        <v>2.8</v>
+        <v>2.89</v>
       </c>
       <c r="P13" s="6">
-        <v>4.5999999999999996</v>
+        <v>3.5</v>
       </c>
       <c r="Q13" s="6">
-        <v>1.5</v>
+        <v>-0.6</v>
       </c>
       <c r="R13" s="6">
-        <v>0.9</v>
+        <v>1.3</v>
       </c>
       <c r="S13" s="6">
-        <v>-1.2</v>
+        <v>1.6</v>
       </c>
       <c r="T13" s="6">
-        <v>1</v>
+        <v>0.4</v>
       </c>
       <c r="U13" s="6">
-        <v>598</v>
+        <v>523</v>
       </c>
       <c r="V13" s="6">
-        <v>623</v>
+        <v>525</v>
       </c>
       <c r="W13" s="6">
-        <v>541</v>
+        <v>521</v>
       </c>
       <c r="X13" s="6">
-        <v>572</v>
+        <v>500</v>
       </c>
       <c r="Y13" s="6">
-        <v>0.1</v>
+        <v>1.1000000000000001</v>
       </c>
       <c r="Z13" s="15">
-        <v>11.68</v>
+        <v>18.38</v>
       </c>
       <c r="AA13" s="6">
-        <v>7.4</v>
+        <v>9.5</v>
       </c>
       <c r="AB13" s="6" t="s">
-        <v>69</v>
+        <v>40</v>
       </c>
       <c r="AC13" s="6" t="s">
-        <v>70</v>
+        <v>31</v>
       </c>
       <c r="AD13" s="6" t="s">
-        <v>71</v>
+        <v>41</v>
       </c>
       <c r="AE13" s="6" t="s">
-        <v>72</v>
+        <v>42</v>
       </c>
     </row>
     <row r="14" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A14" s="6" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="B14" s="6" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="C14" s="13">
-        <v>45986</v>
+        <v>46062</v>
       </c>
       <c r="D14" s="6">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="E14" s="6">
         <v>100</v>
       </c>
       <c r="F14" s="6" t="s">
         <v>27</v>
       </c>
       <c r="G14" s="6" t="s">
-        <v>75</v>
+        <v>28</v>
       </c>
       <c r="H14" s="6" t="s">
         <v>29</v>
       </c>
       <c r="I14" s="6"/>
       <c r="J14" s="6">
-        <v>188</v>
+        <v>156</v>
       </c>
       <c r="K14" s="6">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="L14" s="14">
-        <v>464</v>
+        <v>800</v>
       </c>
       <c r="M14" s="6">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="N14" s="6">
-        <v>24</v>
+        <v>32</v>
       </c>
       <c r="O14" s="6">
-        <v>2.76</v>
+        <v>2.8</v>
       </c>
       <c r="P14" s="6">
-        <v>5.6</v>
+        <v>3.4</v>
       </c>
       <c r="Q14" s="6">
-        <v>1.6</v>
+        <v>-0.4</v>
       </c>
       <c r="R14" s="6">
-        <v>2.4</v>
+        <v>0.1</v>
       </c>
       <c r="S14" s="6">
-        <v>0.3</v>
+        <v>1.2</v>
       </c>
       <c r="T14" s="6">
-        <v>1.4</v>
+        <v>0.1</v>
       </c>
       <c r="U14" s="6">
-        <v>614</v>
+        <v>433</v>
       </c>
       <c r="V14" s="6">
-        <v>633</v>
+        <v>449</v>
       </c>
       <c r="W14" s="6">
-        <v>572</v>
+        <v>400</v>
       </c>
       <c r="X14" s="6">
-        <v>600</v>
+        <v>385</v>
       </c>
       <c r="Y14" s="6">
-        <v>0.5</v>
+        <v>0.4</v>
       </c>
       <c r="Z14" s="15">
-        <v>15.54</v>
+        <v>13.59</v>
       </c>
       <c r="AA14" s="6">
-        <v>8.3000000000000007</v>
+        <v>9.1999999999999993</v>
       </c>
       <c r="AB14" s="6" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="AC14" s="6" t="s">
-        <v>76</v>
+        <v>31</v>
       </c>
       <c r="AD14" s="6" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="AE14" s="6" t="s">
-        <v>33</v>
+        <v>42</v>
       </c>
     </row>
     <row r="15" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A15" s="6" t="s">
-        <v>77</v>
+        <v>73</v>
       </c>
       <c r="B15" s="6" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="C15" s="13">
-        <v>46034</v>
+        <v>46123</v>
       </c>
       <c r="D15" s="6">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="E15" s="6">
         <v>100</v>
       </c>
       <c r="F15" s="6" t="s">
         <v>27</v>
       </c>
       <c r="G15" s="6" t="s">
         <v>28</v>
       </c>
       <c r="H15" s="6" t="s">
-        <v>53</v>
+        <v>29</v>
       </c>
       <c r="I15" s="6"/>
       <c r="J15" s="6">
-        <v>186</v>
+        <v>155</v>
       </c>
       <c r="K15" s="6">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="L15" s="14">
-        <v>853</v>
+        <v>703</v>
       </c>
       <c r="M15" s="6">
-        <v>67</v>
+        <v>37</v>
       </c>
       <c r="N15" s="6">
+        <v>19</v>
+      </c>
+      <c r="O15" s="6">
+        <v>2.78</v>
+      </c>
+      <c r="P15" s="6">
+        <v>4.2</v>
+      </c>
+      <c r="Q15" s="6">
+        <v>0.6</v>
+      </c>
+      <c r="R15" s="6">
+        <v>0.8</v>
+      </c>
+      <c r="S15" s="6">
+        <v>-0.8</v>
+      </c>
+      <c r="T15" s="6">
+        <v>0.7</v>
+      </c>
+      <c r="U15" s="6">
+        <v>415</v>
+      </c>
+      <c r="V15" s="6">
+        <v>417</v>
+      </c>
+      <c r="W15" s="6">
+        <v>415</v>
+      </c>
+      <c r="X15" s="6">
+        <v>373</v>
+      </c>
+      <c r="Y15" s="6">
+        <v>0.7</v>
+      </c>
+      <c r="Z15" s="15">
+        <v>19.32</v>
+      </c>
+      <c r="AA15" s="6">
+        <v>9</v>
+      </c>
+      <c r="AB15" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="AC15" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="AD15" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="AE15" s="6" t="s">
         <v>42</v>
-      </c>
-[...49 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="16" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A16" s="6" t="s">
-        <v>80</v>
+        <v>75</v>
       </c>
       <c r="B16" s="6" t="s">
-        <v>81</v>
+        <v>76</v>
       </c>
       <c r="C16" s="13">
-        <v>46056</v>
+        <v>45790</v>
       </c>
       <c r="D16" s="6">
-        <v>99</v>
+        <v>95</v>
       </c>
       <c r="E16" s="6">
         <v>100</v>
       </c>
       <c r="F16" s="6" t="s">
         <v>27</v>
       </c>
       <c r="G16" s="6" t="s">
         <v>28</v>
       </c>
       <c r="H16" s="6" t="s">
         <v>29</v>
       </c>
       <c r="I16" s="6"/>
       <c r="J16" s="6">
-        <v>186</v>
+        <v>154</v>
       </c>
       <c r="K16" s="6">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="L16" s="14">
-        <v>862</v>
+        <v>516</v>
       </c>
       <c r="M16" s="6">
-        <v>55</v>
+        <v>47</v>
       </c>
       <c r="N16" s="6">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="O16" s="6">
-        <v>2.86</v>
+        <v>2.93</v>
       </c>
       <c r="P16" s="6">
-        <v>4.5</v>
+        <v>3.9</v>
       </c>
       <c r="Q16" s="6">
-        <v>0.1</v>
+        <v>-2.2999999999999998</v>
       </c>
       <c r="R16" s="6">
-        <v>1.1000000000000001</v>
+        <v>-1.2</v>
       </c>
       <c r="S16" s="6">
-        <v>0.1</v>
+        <v>0.2</v>
       </c>
       <c r="T16" s="6">
-        <v>0.9</v>
+        <v>1.7</v>
       </c>
       <c r="U16" s="6">
-        <v>573</v>
+        <v>499</v>
       </c>
       <c r="V16" s="6">
-        <v>584</v>
+        <v>528</v>
       </c>
       <c r="W16" s="6">
-        <v>548</v>
+        <v>432</v>
       </c>
       <c r="X16" s="6">
-        <v>532</v>
+        <v>416</v>
       </c>
       <c r="Y16" s="6">
-        <v>1.3</v>
+        <v>0.4</v>
       </c>
       <c r="Z16" s="15">
-        <v>16.739999999999998</v>
+        <v>14.99</v>
       </c>
       <c r="AA16" s="6">
         <v>8.8000000000000007</v>
       </c>
       <c r="AB16" s="6" t="s">
-        <v>82</v>
+        <v>77</v>
       </c>
       <c r="AC16" s="6" t="s">
-        <v>59</v>
+        <v>78</v>
       </c>
       <c r="AD16" s="6" t="s">
-        <v>60</v>
+        <v>79</v>
       </c>
       <c r="AE16" s="6" t="s">
-        <v>61</v>
+        <v>42</v>
       </c>
     </row>
     <row r="17" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A17" s="6" t="s">
-        <v>83</v>
+        <v>80</v>
       </c>
       <c r="B17" s="6" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
       <c r="C17" s="13">
-        <v>46050</v>
+        <v>46063</v>
       </c>
       <c r="D17" s="6">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="E17" s="6">
         <v>100</v>
       </c>
       <c r="F17" s="6" t="s">
         <v>27</v>
       </c>
       <c r="G17" s="6" t="s">
         <v>28</v>
       </c>
       <c r="H17" s="6" t="s">
         <v>29</v>
       </c>
       <c r="I17" s="6"/>
       <c r="J17" s="6">
-        <v>185</v>
+        <v>154</v>
       </c>
       <c r="K17" s="6">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="L17" s="14">
-        <v>743</v>
+        <v>476</v>
       </c>
       <c r="M17" s="6">
-        <v>64</v>
+        <v>30</v>
       </c>
       <c r="N17" s="6">
-        <v>38</v>
+        <v>28</v>
       </c>
       <c r="O17" s="6">
-        <v>2.9</v>
+        <v>2.88</v>
       </c>
       <c r="P17" s="6">
-        <v>3.6</v>
+        <v>3.9</v>
       </c>
       <c r="Q17" s="6">
+        <v>0.3</v>
+      </c>
+      <c r="R17" s="6">
+        <v>0.3</v>
+      </c>
+      <c r="S17" s="6">
         <v>-0.1</v>
       </c>
-      <c r="R17" s="6">
-[...4 lines deleted...]
-      </c>
       <c r="T17" s="6">
-        <v>0.8</v>
+        <v>1.4</v>
       </c>
       <c r="U17" s="6">
-        <v>535</v>
+        <v>397</v>
       </c>
       <c r="V17" s="6">
-        <v>560</v>
+        <v>419</v>
       </c>
       <c r="W17" s="6">
-        <v>480</v>
+        <v>348</v>
       </c>
       <c r="X17" s="6">
-        <v>474</v>
+        <v>347</v>
       </c>
       <c r="Y17" s="6">
-        <v>0.6</v>
+        <v>0.4</v>
       </c>
       <c r="Z17" s="15">
-        <v>16.78</v>
+        <v>16.13</v>
       </c>
       <c r="AA17" s="6">
-        <v>7.3</v>
+        <v>8</v>
       </c>
       <c r="AB17" s="6" t="s">
-        <v>36</v>
+        <v>82</v>
       </c>
       <c r="AC17" s="6" t="s">
-        <v>85</v>
+        <v>56</v>
       </c>
       <c r="AD17" s="6" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="AE17" s="6" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
     </row>
     <row r="18" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A18" s="5" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>87</v>
+        <v>84</v>
       </c>
       <c r="C18" s="10">
-        <v>45958</v>
+        <v>46074</v>
       </c>
       <c r="D18" s="5">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="E18" s="5">
         <v>100</v>
       </c>
       <c r="F18" s="5" t="s">
         <v>27</v>
       </c>
       <c r="G18" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H18" s="5" t="s">
         <v>29</v>
       </c>
       <c r="I18" s="5"/>
       <c r="J18" s="5">
-        <v>185</v>
+        <v>153</v>
       </c>
       <c r="K18" s="5">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="L18" s="11">
-        <v>543</v>
+        <v>900</v>
       </c>
       <c r="M18" s="5">
         <v>32</v>
       </c>
       <c r="N18" s="5">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="O18" s="5">
-        <v>2.9</v>
+        <v>2.91</v>
       </c>
       <c r="P18" s="5">
-        <v>6</v>
+        <v>3.7</v>
       </c>
       <c r="Q18" s="5">
-        <v>2.1</v>
+        <v>0.9</v>
       </c>
       <c r="R18" s="5">
-        <v>3.4</v>
+        <v>1.8</v>
       </c>
       <c r="S18" s="5">
-        <v>0.6</v>
+        <v>2.5</v>
       </c>
       <c r="T18" s="5">
-        <v>2.1</v>
+        <v>1</v>
       </c>
       <c r="U18" s="5">
-        <v>521</v>
+        <v>419</v>
       </c>
       <c r="V18" s="5">
-        <v>530</v>
+        <v>418</v>
       </c>
       <c r="W18" s="5">
-        <v>502</v>
+        <v>423</v>
       </c>
       <c r="X18" s="5">
-        <v>502</v>
+        <v>403</v>
       </c>
       <c r="Y18" s="5">
-        <v>0.6</v>
+        <v>0.9</v>
       </c>
       <c r="Z18" s="12">
-        <v>20.7</v>
+        <v>16.8</v>
       </c>
       <c r="AA18" s="5">
-        <v>8.3000000000000007</v>
+        <v>8.6</v>
       </c>
       <c r="AB18" s="5" t="s">
-        <v>58</v>
+        <v>40</v>
       </c>
       <c r="AC18" s="5" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="AD18" s="5" t="s">
-        <v>88</v>
+        <v>41</v>
       </c>
       <c r="AE18" s="5" t="s">
-        <v>33</v>
+        <v>42</v>
       </c>
     </row>
     <row r="19" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A19" s="5" t="s">
-        <v>89</v>
+        <v>85</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>90</v>
+        <v>86</v>
       </c>
       <c r="C19" s="10">
-        <v>46061</v>
+        <v>46070</v>
       </c>
       <c r="D19" s="5">
         <v>98</v>
       </c>
       <c r="E19" s="5">
         <v>100</v>
       </c>
       <c r="F19" s="5" t="s">
         <v>27</v>
       </c>
       <c r="G19" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H19" s="5" t="s">
         <v>29</v>
       </c>
       <c r="I19" s="5"/>
       <c r="J19" s="5">
-        <v>184</v>
+        <v>151</v>
       </c>
       <c r="K19" s="5">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="L19" s="11">
-        <v>1075</v>
+        <v>1211</v>
       </c>
       <c r="M19" s="5">
-        <v>75</v>
+        <v>40</v>
       </c>
       <c r="N19" s="5">
-        <v>56</v>
+        <v>38</v>
       </c>
       <c r="O19" s="5">
-        <v>2.91</v>
+        <v>2.97</v>
       </c>
       <c r="P19" s="5">
-        <v>2.2999999999999998</v>
+        <v>3</v>
       </c>
       <c r="Q19" s="5">
-        <v>-0.9</v>
+        <v>-1.2</v>
       </c>
       <c r="R19" s="5">
-        <v>-0.8</v>
+        <v>0.2</v>
       </c>
       <c r="S19" s="5">
-        <v>-0.8</v>
+        <v>2.7</v>
       </c>
       <c r="T19" s="5">
+        <v>0.9</v>
+      </c>
+      <c r="U19" s="5">
+        <v>453</v>
+      </c>
+      <c r="V19" s="5">
+        <v>456</v>
+      </c>
+      <c r="W19" s="5">
+        <v>447</v>
+      </c>
+      <c r="X19" s="5">
+        <v>406</v>
+      </c>
+      <c r="Y19" s="5">
         <v>1.1000000000000001</v>
       </c>
-      <c r="U19" s="5">
-[...13 lines deleted...]
-      </c>
       <c r="Z19" s="12">
-        <v>8.15</v>
+        <v>17.38</v>
       </c>
       <c r="AA19" s="5">
-        <v>9.3000000000000007</v>
+        <v>10.3</v>
       </c>
       <c r="AB19" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="AC19" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="AD19" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="AE19" s="5" t="s">
         <v>42</v>
-      </c>
-[...7 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="20" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A20" s="5" t="s">
-        <v>91</v>
+        <v>87</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>92</v>
+        <v>88</v>
       </c>
       <c r="C20" s="10">
-        <v>46055</v>
+        <v>46054</v>
       </c>
       <c r="D20" s="5">
         <v>98</v>
       </c>
       <c r="E20" s="5">
         <v>100</v>
       </c>
       <c r="F20" s="5" t="s">
         <v>27</v>
       </c>
       <c r="G20" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H20" s="5" t="s">
         <v>29</v>
       </c>
       <c r="I20" s="5"/>
       <c r="J20" s="5">
-        <v>184</v>
+        <v>151</v>
       </c>
       <c r="K20" s="5">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="L20" s="11">
-        <v>823</v>
+        <v>593</v>
       </c>
       <c r="M20" s="5">
-        <v>47</v>
+        <v>28</v>
       </c>
       <c r="N20" s="5">
-        <v>39</v>
+        <v>31</v>
       </c>
       <c r="O20" s="5">
-        <v>2.75</v>
+        <v>2.98</v>
       </c>
       <c r="P20" s="5">
-        <v>5.6</v>
+        <v>3.3</v>
       </c>
       <c r="Q20" s="5">
-        <v>-0.7</v>
+        <v>1.3</v>
       </c>
       <c r="R20" s="5">
-        <v>0.1</v>
+        <v>1.3</v>
       </c>
       <c r="S20" s="5">
-        <v>-0.3</v>
+        <v>-0.2</v>
       </c>
       <c r="T20" s="5">
-        <v>1</v>
+        <v>1.3</v>
       </c>
       <c r="U20" s="5">
-        <v>613</v>
+        <v>415</v>
       </c>
       <c r="V20" s="5">
-        <v>638</v>
+        <v>434</v>
       </c>
       <c r="W20" s="5">
-        <v>558</v>
+        <v>371</v>
       </c>
       <c r="X20" s="5">
-        <v>547</v>
+        <v>402</v>
       </c>
       <c r="Y20" s="5">
-        <v>0.3</v>
+        <v>0</v>
       </c>
       <c r="Z20" s="12">
-        <v>15.3</v>
+        <v>13.59</v>
       </c>
       <c r="AA20" s="5">
-        <v>9.4</v>
+        <v>7.8</v>
       </c>
       <c r="AB20" s="5" t="s">
-        <v>93</v>
+        <v>82</v>
       </c>
       <c r="AC20" s="5" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
       <c r="AD20" s="5" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="AE20" s="5" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
     </row>
     <row r="21" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A21" s="5" t="s">
-        <v>94</v>
+        <v>89</v>
       </c>
       <c r="B21" s="5" t="s">
-        <v>95</v>
+        <v>90</v>
       </c>
       <c r="C21" s="10">
-        <v>46052</v>
+        <v>46123</v>
       </c>
       <c r="D21" s="5">
         <v>98</v>
       </c>
       <c r="E21" s="5">
         <v>100</v>
       </c>
       <c r="F21" s="5" t="s">
         <v>27</v>
       </c>
       <c r="G21" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H21" s="5" t="s">
-        <v>53</v>
+        <v>29</v>
       </c>
       <c r="I21" s="5"/>
       <c r="J21" s="5">
-        <v>181</v>
+        <v>151</v>
       </c>
       <c r="K21" s="5">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="L21" s="11">
-        <v>940</v>
+        <v>962</v>
       </c>
       <c r="M21" s="5">
-        <v>68</v>
+        <v>30</v>
       </c>
       <c r="N21" s="5">
-        <v>41</v>
+        <v>24</v>
       </c>
       <c r="O21" s="5">
-        <v>2.83</v>
+        <v>2.84</v>
       </c>
       <c r="P21" s="5">
-        <v>3.1</v>
+        <v>4</v>
       </c>
       <c r="Q21" s="5">
-        <v>0.8</v>
+        <v>1.1000000000000001</v>
       </c>
       <c r="R21" s="5">
-        <v>1</v>
+        <v>1.1000000000000001</v>
       </c>
       <c r="S21" s="5">
-        <v>-0.3</v>
+        <v>-1.1000000000000001</v>
       </c>
       <c r="T21" s="5">
-        <v>1.3</v>
+        <v>0.4</v>
       </c>
       <c r="U21" s="5">
-        <v>697</v>
+        <v>390</v>
       </c>
       <c r="V21" s="5">
-        <v>719</v>
+        <v>387</v>
       </c>
       <c r="W21" s="5">
-        <v>649</v>
+        <v>402</v>
       </c>
       <c r="X21" s="5">
-        <v>695</v>
+        <v>359</v>
       </c>
       <c r="Y21" s="5">
-        <v>-0.2</v>
+        <v>0.5</v>
       </c>
       <c r="Z21" s="12">
-        <v>5.5</v>
+        <v>19.25</v>
       </c>
       <c r="AA21" s="5">
-        <v>8.4</v>
+        <v>8.1999999999999993</v>
       </c>
       <c r="AB21" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="AC21" s="5" t="s">
+        <v>51</v>
+      </c>
+      <c r="AD21" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="AE21" s="5" t="s">
         <v>42</v>
-      </c>
-[...7 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="22" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A22" s="5" t="s">
+        <v>91</v>
+      </c>
+      <c r="B22" s="5" t="s">
+        <v>92</v>
+      </c>
+      <c r="C22" s="10">
+        <v>46060</v>
+      </c>
+      <c r="D22" s="5">
         <v>96</v>
-      </c>
-[...7 lines deleted...]
-        <v>98</v>
       </c>
       <c r="E22" s="5">
         <v>100</v>
       </c>
       <c r="F22" s="5" t="s">
         <v>27</v>
       </c>
       <c r="G22" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H22" s="5" t="s">
         <v>29</v>
       </c>
       <c r="I22" s="5"/>
       <c r="J22" s="5">
-        <v>181</v>
+        <v>148</v>
       </c>
       <c r="K22" s="5">
         <v>71</v>
       </c>
       <c r="L22" s="11">
-        <v>665</v>
+        <v>1278</v>
       </c>
       <c r="M22" s="5">
-        <v>47</v>
+        <v>39</v>
       </c>
       <c r="N22" s="5">
         <v>30</v>
       </c>
       <c r="O22" s="5">
-        <v>2.87</v>
+        <v>2.88</v>
       </c>
       <c r="P22" s="5">
-        <v>4</v>
+        <v>3.9</v>
       </c>
       <c r="Q22" s="5">
-        <v>1.2</v>
+        <v>0</v>
       </c>
       <c r="R22" s="5">
-        <v>2.7</v>
+        <v>0.9</v>
       </c>
       <c r="S22" s="5">
-        <v>2.1</v>
+        <v>0</v>
       </c>
       <c r="T22" s="5">
-        <v>3.1</v>
+        <v>1.1000000000000001</v>
       </c>
       <c r="U22" s="5">
-        <v>536</v>
+        <v>501</v>
       </c>
       <c r="V22" s="5">
-        <v>553</v>
+        <v>491</v>
       </c>
       <c r="W22" s="5">
-        <v>498</v>
+        <v>525</v>
       </c>
       <c r="X22" s="5">
-        <v>515</v>
+        <v>468</v>
       </c>
       <c r="Y22" s="5">
-        <v>0.2</v>
+        <v>0.1</v>
       </c>
       <c r="Z22" s="12">
-        <v>15.95</v>
+        <v>9.92</v>
       </c>
       <c r="AA22" s="5">
-        <v>9</v>
+        <v>8.5</v>
       </c>
       <c r="AB22" s="5" t="s">
-        <v>46</v>
+        <v>55</v>
       </c>
       <c r="AC22" s="5" t="s">
-        <v>98</v>
+        <v>31</v>
       </c>
       <c r="AD22" s="5" t="s">
-        <v>71</v>
+        <v>41</v>
       </c>
       <c r="AE22" s="5" t="s">
-        <v>72</v>
+        <v>42</v>
       </c>
     </row>
     <row r="23" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A23" s="6" t="s">
+        <v>93</v>
+      </c>
+      <c r="B23" s="6" t="s">
+        <v>94</v>
+      </c>
+      <c r="C23" s="13">
+        <v>46093</v>
+      </c>
+      <c r="D23" s="6">
         <v>99</v>
-      </c>
-[...7 lines deleted...]
-        <v>97</v>
       </c>
       <c r="E23" s="6">
         <v>100</v>
       </c>
       <c r="F23" s="6" t="s">
         <v>27</v>
       </c>
       <c r="G23" s="6" t="s">
         <v>28</v>
       </c>
       <c r="H23" s="6" t="s">
         <v>29</v>
       </c>
       <c r="I23" s="6"/>
       <c r="J23" s="6">
-        <v>181</v>
+        <v>147</v>
       </c>
       <c r="K23" s="6">
         <v>71</v>
       </c>
       <c r="L23" s="14">
-        <v>217</v>
+        <v>700</v>
       </c>
       <c r="M23" s="6">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="N23" s="6">
-        <v>15</v>
+        <v>31</v>
       </c>
       <c r="O23" s="6">
-        <v>2.84</v>
+        <v>2.94</v>
       </c>
       <c r="P23" s="6">
-        <v>5.8</v>
+        <v>3.3</v>
       </c>
       <c r="Q23" s="6">
-        <v>2.4</v>
+        <v>-1.1000000000000001</v>
       </c>
       <c r="R23" s="6">
-        <v>3.8</v>
+        <v>0.9</v>
       </c>
       <c r="S23" s="6">
-        <v>1.6</v>
+        <v>2.2000000000000002</v>
       </c>
       <c r="T23" s="6">
-        <v>1.9</v>
+        <v>0.2</v>
       </c>
       <c r="U23" s="6">
-        <v>523</v>
+        <v>440</v>
       </c>
       <c r="V23" s="6">
-        <v>538</v>
+        <v>455</v>
       </c>
       <c r="W23" s="6">
-        <v>490</v>
+        <v>404</v>
       </c>
       <c r="X23" s="6">
-        <v>518</v>
+        <v>407</v>
       </c>
       <c r="Y23" s="6">
-        <v>0.5</v>
+        <v>1.1000000000000001</v>
       </c>
       <c r="Z23" s="15">
-        <v>18.25</v>
+        <v>17.690000000000001</v>
       </c>
       <c r="AA23" s="6">
-        <v>7.9</v>
+        <v>9</v>
       </c>
       <c r="AB23" s="6" t="s">
-        <v>58</v>
+        <v>40</v>
       </c>
       <c r="AC23" s="6" t="s">
-        <v>37</v>
+        <v>95</v>
       </c>
       <c r="AD23" s="6" t="s">
-        <v>88</v>
+        <v>96</v>
       </c>
       <c r="AE23" s="6" t="s">
-        <v>33</v>
+        <v>42</v>
       </c>
     </row>
     <row r="24" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A24" s="6" t="s">
-        <v>101</v>
+        <v>97</v>
       </c>
       <c r="B24" s="6" t="s">
-        <v>102</v>
+        <v>98</v>
       </c>
       <c r="C24" s="13">
-        <v>46065</v>
+        <v>46068</v>
       </c>
       <c r="D24" s="6">
         <v>98</v>
       </c>
       <c r="E24" s="6">
         <v>100</v>
       </c>
       <c r="F24" s="6" t="s">
         <v>27</v>
       </c>
       <c r="G24" s="6" t="s">
         <v>28</v>
       </c>
       <c r="H24" s="6" t="s">
         <v>29</v>
       </c>
       <c r="I24" s="6"/>
       <c r="J24" s="6">
-        <v>180</v>
+        <v>146</v>
       </c>
       <c r="K24" s="6">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="L24" s="14">
-        <v>802</v>
+        <v>615</v>
       </c>
       <c r="M24" s="6">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="N24" s="6">
-        <v>31</v>
+        <v>25</v>
       </c>
       <c r="O24" s="6">
-        <v>2.83</v>
+        <v>2.93</v>
       </c>
       <c r="P24" s="6">
-        <v>5.3</v>
+        <v>3.4</v>
       </c>
       <c r="Q24" s="6">
-        <v>0.8</v>
+        <v>0</v>
       </c>
       <c r="R24" s="6">
-        <v>1.4</v>
+        <v>0.3</v>
       </c>
       <c r="S24" s="6">
+        <v>1.3</v>
+      </c>
+      <c r="T24" s="6">
+        <v>-0.1</v>
+      </c>
+      <c r="U24" s="6">
+        <v>473</v>
+      </c>
+      <c r="V24" s="6">
+        <v>484</v>
+      </c>
+      <c r="W24" s="6">
+        <v>449</v>
+      </c>
+      <c r="X24" s="6">
+        <v>446</v>
+      </c>
+      <c r="Y24" s="6">
         <v>0.2</v>
       </c>
-      <c r="T24" s="6">
-[...16 lines deleted...]
-      </c>
       <c r="Z24" s="15">
-        <v>14.36</v>
+        <v>15.97</v>
       </c>
       <c r="AA24" s="6">
-        <v>9.1</v>
+        <v>8</v>
       </c>
       <c r="AB24" s="6" t="s">
-        <v>103</v>
+        <v>99</v>
       </c>
       <c r="AC24" s="6" t="s">
-        <v>104</v>
+        <v>95</v>
       </c>
       <c r="AD24" s="6" t="s">
-        <v>105</v>
+        <v>41</v>
       </c>
       <c r="AE24" s="6" t="s">
-        <v>61</v>
+        <v>42</v>
       </c>
     </row>
     <row r="25" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A25" s="6" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="B25" s="6" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="C25" s="13">
-        <v>45990</v>
+        <v>46027</v>
       </c>
       <c r="D25" s="6">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="E25" s="6">
         <v>100</v>
       </c>
       <c r="F25" s="6" t="s">
         <v>27</v>
       </c>
       <c r="G25" s="6" t="s">
         <v>28</v>
       </c>
       <c r="H25" s="6" t="s">
         <v>29</v>
       </c>
       <c r="I25" s="6"/>
       <c r="J25" s="6">
-        <v>179</v>
+        <v>142</v>
       </c>
       <c r="K25" s="6">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="L25" s="14">
-        <v>244</v>
+        <v>840</v>
       </c>
       <c r="M25" s="6">
-        <v>43</v>
+        <v>21</v>
       </c>
       <c r="N25" s="6">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="O25" s="6">
-        <v>2.9</v>
+        <v>2.96</v>
       </c>
       <c r="P25" s="6">
-        <v>4.9000000000000004</v>
+        <v>2.7</v>
       </c>
       <c r="Q25" s="6">
-        <v>0.9</v>
+        <v>1.1000000000000001</v>
       </c>
       <c r="R25" s="6">
-        <v>2.1</v>
+        <v>1.8</v>
       </c>
       <c r="S25" s="6">
-        <v>0.6</v>
+        <v>1.4</v>
       </c>
       <c r="T25" s="6">
-        <v>1.8</v>
+        <v>0.8</v>
       </c>
       <c r="U25" s="6">
-        <v>529</v>
+        <v>300</v>
       </c>
       <c r="V25" s="6">
-        <v>553</v>
+        <v>314</v>
       </c>
       <c r="W25" s="6">
-        <v>473</v>
+        <v>266</v>
       </c>
       <c r="X25" s="6">
-        <v>500</v>
+        <v>281</v>
       </c>
       <c r="Y25" s="6">
         <v>0.5</v>
       </c>
       <c r="Z25" s="15">
-        <v>20.23</v>
+        <v>14.11</v>
       </c>
       <c r="AA25" s="6">
-        <v>8.6</v>
+        <v>7.4</v>
       </c>
       <c r="AB25" s="6" t="s">
-        <v>58</v>
+        <v>40</v>
       </c>
       <c r="AC25" s="6" t="s">
-        <v>108</v>
+        <v>56</v>
       </c>
       <c r="AD25" s="6" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="AE25" s="6" t="s">
-        <v>33</v>
+        <v>42</v>
       </c>
     </row>
     <row r="26" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A26" s="6" t="s">
-        <v>109</v>
+        <v>102</v>
       </c>
       <c r="B26" s="6" t="s">
-        <v>110</v>
+        <v>103</v>
       </c>
       <c r="C26" s="13">
-        <v>46068</v>
+        <v>46124</v>
       </c>
       <c r="D26" s="6">
         <v>98</v>
       </c>
       <c r="E26" s="6">
         <v>100</v>
       </c>
       <c r="F26" s="6" t="s">
         <v>27</v>
       </c>
       <c r="G26" s="6" t="s">
         <v>28</v>
       </c>
       <c r="H26" s="6" t="s">
-        <v>53</v>
+        <v>29</v>
       </c>
       <c r="I26" s="6"/>
       <c r="J26" s="6">
-        <v>177</v>
+        <v>141</v>
       </c>
       <c r="K26" s="6">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="L26" s="14">
-        <v>564</v>
+        <v>696</v>
       </c>
       <c r="M26" s="6">
-        <v>52</v>
+        <v>46</v>
       </c>
       <c r="N26" s="6">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="O26" s="6">
-        <v>2.85</v>
+        <v>2.8</v>
       </c>
       <c r="P26" s="6">
-        <v>3.4</v>
+        <v>3.7</v>
       </c>
       <c r="Q26" s="6">
-        <v>0.7</v>
+        <v>-0.6</v>
       </c>
       <c r="R26" s="6">
-        <v>1.7</v>
+        <v>-1</v>
       </c>
       <c r="S26" s="6">
-        <v>1.3</v>
+        <v>-1.8</v>
       </c>
       <c r="T26" s="6">
         <v>0.4</v>
       </c>
       <c r="U26" s="6">
-        <v>510</v>
+        <v>452</v>
       </c>
       <c r="V26" s="6">
-        <v>541</v>
+        <v>458</v>
       </c>
       <c r="W26" s="6">
-        <v>438</v>
+        <v>442</v>
       </c>
       <c r="X26" s="6">
-        <v>490</v>
+        <v>392</v>
       </c>
       <c r="Y26" s="6">
         <v>0.4</v>
       </c>
       <c r="Z26" s="15">
-        <v>9.77</v>
+        <v>14.68</v>
       </c>
       <c r="AA26" s="6">
-        <v>8.6</v>
+        <v>8.3000000000000007</v>
       </c>
       <c r="AB26" s="6" t="s">
-        <v>111</v>
+        <v>50</v>
       </c>
       <c r="AC26" s="6" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="AD26" s="6" t="s">
-        <v>38</v>
+        <v>52</v>
       </c>
       <c r="AE26" s="6" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
     </row>
     <row r="27" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A27" s="6" t="s">
-        <v>112</v>
+        <v>104</v>
       </c>
       <c r="B27" s="6" t="s">
-        <v>113</v>
+        <v>105</v>
       </c>
       <c r="C27" s="13">
-        <v>45957</v>
+        <v>46056</v>
       </c>
       <c r="D27" s="6">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E27" s="6">
         <v>100</v>
       </c>
       <c r="F27" s="6" t="s">
         <v>27</v>
       </c>
       <c r="G27" s="6" t="s">
         <v>28</v>
       </c>
       <c r="H27" s="6" t="s">
-        <v>29</v>
+        <v>106</v>
       </c>
       <c r="I27" s="6"/>
       <c r="J27" s="6">
-        <v>176</v>
+        <v>140</v>
       </c>
       <c r="K27" s="6">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="L27" s="14">
-        <v>203</v>
+        <v>803</v>
       </c>
       <c r="M27" s="6">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="N27" s="6">
-        <v>18</v>
+        <v>39</v>
       </c>
       <c r="O27" s="6">
-        <v>2.9</v>
+        <v>2.95</v>
       </c>
       <c r="P27" s="6">
-        <v>4.5</v>
+        <v>2.2000000000000002</v>
       </c>
       <c r="Q27" s="6">
-        <v>2.2000000000000002</v>
+        <v>-1.3</v>
       </c>
       <c r="R27" s="6">
-        <v>3</v>
+        <v>-0.4</v>
       </c>
       <c r="S27" s="6">
-        <v>1.8</v>
+        <v>0.4</v>
       </c>
       <c r="T27" s="6">
-        <v>2.7</v>
+        <v>1.2</v>
       </c>
       <c r="U27" s="6">
-        <v>417</v>
+        <v>420</v>
       </c>
       <c r="V27" s="6">
-        <v>436</v>
+        <v>442</v>
       </c>
       <c r="W27" s="6">
-        <v>374</v>
+        <v>369</v>
       </c>
       <c r="X27" s="6">
-        <v>389</v>
+        <v>365</v>
       </c>
       <c r="Y27" s="6">
-        <v>0.6</v>
+        <v>-0.1</v>
       </c>
       <c r="Z27" s="15">
-        <v>18.670000000000002</v>
+        <v>10.87</v>
       </c>
       <c r="AA27" s="6">
-        <v>9.3000000000000007</v>
+        <v>7.8</v>
       </c>
       <c r="AB27" s="6" t="s">
-        <v>114</v>
+        <v>107</v>
       </c>
       <c r="AC27" s="6" t="s">
-        <v>31</v>
+        <v>108</v>
       </c>
       <c r="AD27" s="6" t="s">
-        <v>32</v>
+        <v>109</v>
       </c>
       <c r="AE27" s="6" t="s">
-        <v>33</v>
+        <v>47</v>
       </c>
     </row>
     <row r="28" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A28" s="5" t="s">
-        <v>115</v>
+        <v>110</v>
       </c>
       <c r="B28" s="5" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="C28" s="10">
-        <v>45776</v>
+        <v>46035</v>
       </c>
       <c r="D28" s="5">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E28" s="5">
         <v>100</v>
       </c>
       <c r="F28" s="5" t="s">
         <v>27</v>
       </c>
       <c r="G28" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H28" s="5" t="s">
         <v>29</v>
       </c>
       <c r="I28" s="5"/>
       <c r="J28" s="5">
-        <v>174</v>
+        <v>138</v>
       </c>
       <c r="K28" s="5">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="L28" s="11">
-        <v>436</v>
+        <v>775</v>
       </c>
       <c r="M28" s="5">
-        <v>52</v>
+        <v>39</v>
       </c>
       <c r="N28" s="5">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="O28" s="5">
-        <v>2.84</v>
+        <v>3.02</v>
       </c>
       <c r="P28" s="5">
-        <v>4.5</v>
+        <v>2.5</v>
       </c>
       <c r="Q28" s="5">
-        <v>0.5</v>
+        <v>0.9</v>
       </c>
       <c r="R28" s="5">
-        <v>1.4</v>
+        <v>1.2</v>
       </c>
       <c r="S28" s="5">
-        <v>2.2999999999999998</v>
+        <v>0.6</v>
       </c>
       <c r="T28" s="5">
-        <v>0.7</v>
+        <v>0.8</v>
       </c>
       <c r="U28" s="5">
-        <v>565</v>
+        <v>369</v>
       </c>
       <c r="V28" s="5">
-        <v>595</v>
+        <v>385</v>
       </c>
       <c r="W28" s="5">
-        <v>497</v>
+        <v>331</v>
       </c>
       <c r="X28" s="5">
-        <v>539</v>
+        <v>348</v>
       </c>
       <c r="Y28" s="5">
-        <v>0.3</v>
+        <v>0</v>
       </c>
       <c r="Z28" s="12">
-        <v>12.16</v>
+        <v>10.58</v>
       </c>
       <c r="AA28" s="5">
-        <v>9.5</v>
+        <v>8.9</v>
       </c>
       <c r="AB28" s="5" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="AC28" s="5" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="AD28" s="5" t="s">
-        <v>119</v>
+        <v>41</v>
       </c>
       <c r="AE28" s="5" t="s">
-        <v>61</v>
+        <v>42</v>
       </c>
     </row>
     <row r="29" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A29" s="5" t="s">
-        <v>120</v>
+        <v>114</v>
       </c>
       <c r="B29" s="5" t="s">
-        <v>121</v>
+        <v>115</v>
       </c>
       <c r="C29" s="10">
-        <v>46059</v>
+        <v>46072</v>
       </c>
       <c r="D29" s="5">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="E29" s="5">
         <v>100</v>
       </c>
       <c r="F29" s="5" t="s">
         <v>27</v>
       </c>
       <c r="G29" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H29" s="5" t="s">
         <v>29</v>
       </c>
       <c r="I29" s="5"/>
       <c r="J29" s="5">
-        <v>173</v>
+        <v>136</v>
       </c>
       <c r="K29" s="5">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="L29" s="11">
-        <v>936</v>
+        <v>9</v>
       </c>
       <c r="M29" s="5">
-        <v>45</v>
+        <v>25</v>
       </c>
       <c r="N29" s="5">
-        <v>32</v>
+        <v>9</v>
       </c>
       <c r="O29" s="5">
-        <v>2.88</v>
+        <v>2.85</v>
       </c>
       <c r="P29" s="5">
-        <v>4.7</v>
+        <v>3.4</v>
       </c>
       <c r="Q29" s="5">
-        <v>0.5</v>
+        <v>1.3</v>
       </c>
       <c r="R29" s="5">
-        <v>1.3</v>
+        <v>2</v>
       </c>
       <c r="S29" s="5">
-        <v>0.1</v>
+        <v>1.7</v>
       </c>
       <c r="T29" s="5">
-        <v>2</v>
+        <v>2.1</v>
       </c>
       <c r="U29" s="5">
-        <v>572</v>
+        <v>358</v>
       </c>
       <c r="V29" s="5">
-        <v>580</v>
+        <v>373</v>
       </c>
       <c r="W29" s="5">
-        <v>555</v>
+        <v>324</v>
       </c>
       <c r="X29" s="5">
-        <v>531</v>
+        <v>352</v>
       </c>
       <c r="Y29" s="5">
-        <v>0</v>
+        <v>-0.2</v>
       </c>
       <c r="Z29" s="12">
-        <v>13.78</v>
+        <v>14.36</v>
       </c>
       <c r="AA29" s="5">
-        <v>8.6</v>
+        <v>6.9</v>
       </c>
       <c r="AB29" s="5" t="s">
-        <v>103</v>
+        <v>116</v>
       </c>
       <c r="AC29" s="5" t="s">
-        <v>122</v>
+        <v>117</v>
       </c>
       <c r="AD29" s="5" t="s">
-        <v>105</v>
+        <v>41</v>
       </c>
       <c r="AE29" s="5" t="s">
-        <v>61</v>
+        <v>42</v>
       </c>
     </row>
     <row r="30" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A30" s="5" t="s">
-        <v>123</v>
+        <v>118</v>
       </c>
       <c r="B30" s="5" t="s">
-        <v>124</v>
+        <v>119</v>
       </c>
       <c r="C30" s="10">
-        <v>46042</v>
+        <v>45900</v>
       </c>
       <c r="D30" s="5">
         <v>98</v>
       </c>
       <c r="E30" s="5">
         <v>100</v>
       </c>
       <c r="F30" s="5" t="s">
         <v>27</v>
       </c>
       <c r="G30" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H30" s="5" t="s">
         <v>29</v>
       </c>
       <c r="I30" s="5"/>
       <c r="J30" s="5">
-        <v>171</v>
+        <v>132</v>
       </c>
       <c r="K30" s="5">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="L30" s="11">
-        <v>887</v>
+        <v>478</v>
       </c>
       <c r="M30" s="5">
-        <v>57</v>
+        <v>22</v>
       </c>
       <c r="N30" s="5">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="O30" s="5">
-        <v>2.88</v>
+        <v>2.71</v>
       </c>
       <c r="P30" s="5">
-        <v>3.4</v>
+        <v>4</v>
       </c>
       <c r="Q30" s="5">
-        <v>0.4</v>
+        <v>-0.4</v>
       </c>
       <c r="R30" s="5">
-        <v>0.7</v>
+        <v>-0.2</v>
       </c>
       <c r="S30" s="5">
-        <v>1.8</v>
+        <v>-0.6</v>
       </c>
       <c r="T30" s="5">
-        <v>1.6</v>
+        <v>2.1</v>
       </c>
       <c r="U30" s="5">
-        <v>617</v>
+        <v>410</v>
       </c>
       <c r="V30" s="5">
-        <v>633</v>
+        <v>420</v>
       </c>
       <c r="W30" s="5">
-        <v>582</v>
+        <v>392</v>
       </c>
       <c r="X30" s="5">
-        <v>599</v>
+        <v>366</v>
       </c>
       <c r="Y30" s="5">
         <v>0.4</v>
       </c>
       <c r="Z30" s="12">
-        <v>11.97</v>
+        <v>15.32</v>
       </c>
       <c r="AA30" s="5">
-        <v>9</v>
+        <v>7.9</v>
       </c>
       <c r="AB30" s="5" t="s">
-        <v>42</v>
+        <v>120</v>
       </c>
       <c r="AC30" s="5" t="s">
-        <v>31</v>
+        <v>121</v>
       </c>
       <c r="AD30" s="5" t="s">
-        <v>38</v>
+        <v>122</v>
       </c>
       <c r="AE30" s="5" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
     </row>
     <row r="31" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A31" s="5" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="B31" s="5" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="C31" s="10">
-        <v>45997</v>
+        <v>46096</v>
       </c>
       <c r="D31" s="5">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="E31" s="5">
         <v>100</v>
       </c>
       <c r="F31" s="5" t="s">
         <v>27</v>
       </c>
       <c r="G31" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H31" s="5" t="s">
-        <v>53</v>
+        <v>29</v>
       </c>
       <c r="I31" s="5"/>
       <c r="J31" s="5">
-        <v>171</v>
+        <v>130</v>
       </c>
       <c r="K31" s="5">
         <v>71</v>
       </c>
       <c r="L31" s="11">
-        <v>739</v>
+        <v>-3</v>
       </c>
       <c r="M31" s="5">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="N31" s="5">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="O31" s="5">
-        <v>2.87</v>
+        <v>2.83</v>
       </c>
       <c r="P31" s="5">
-        <v>4.9000000000000004</v>
+        <v>2.5</v>
       </c>
       <c r="Q31" s="5">
-        <v>1.3</v>
+        <v>0.4</v>
       </c>
       <c r="R31" s="5">
-        <v>2.1</v>
+        <v>1.6</v>
       </c>
       <c r="S31" s="5">
+        <v>1.8</v>
+      </c>
+      <c r="T31" s="5">
         <v>0</v>
       </c>
-      <c r="T31" s="5">
-[...1 lines deleted...]
-      </c>
       <c r="U31" s="5">
-        <v>572</v>
+        <v>349</v>
       </c>
       <c r="V31" s="5">
-        <v>585</v>
+        <v>375</v>
       </c>
       <c r="W31" s="5">
-        <v>546</v>
+        <v>290</v>
       </c>
       <c r="X31" s="5">
-        <v>561</v>
+        <v>347</v>
       </c>
       <c r="Y31" s="5">
-        <v>0.1</v>
+        <v>0</v>
       </c>
       <c r="Z31" s="12">
-        <v>12.56</v>
+        <v>11.57</v>
       </c>
       <c r="AA31" s="5">
-        <v>7.4</v>
-[...3 lines deleted...]
-      </c>
+        <v>8.5</v>
+      </c>
+      <c r="AB31" s="5"/>
       <c r="AC31" s="5" t="s">
-        <v>66</v>
+        <v>125</v>
       </c>
       <c r="AD31" s="5" t="s">
-        <v>32</v>
+        <v>52</v>
       </c>
       <c r="AE31" s="5" t="s">
-        <v>33</v>
+        <v>42</v>
       </c>
     </row>
     <row r="32" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A32" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="B32" s="5" t="s">
         <v>127</v>
       </c>
-      <c r="B32" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C32" s="10">
-        <v>46066</v>
+        <v>45858</v>
       </c>
       <c r="D32" s="5">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="E32" s="5">
         <v>100</v>
       </c>
       <c r="F32" s="5" t="s">
         <v>27</v>
       </c>
       <c r="G32" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H32" s="5" t="s">
         <v>29</v>
       </c>
       <c r="I32" s="5"/>
       <c r="J32" s="5">
-        <v>171</v>
+        <v>129</v>
       </c>
       <c r="K32" s="5">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="L32" s="11">
-        <v>266</v>
+        <v>750</v>
       </c>
       <c r="M32" s="5">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="N32" s="5">
-        <v>26</v>
+        <v>33</v>
       </c>
       <c r="O32" s="5">
-        <v>2.9</v>
+        <v>2.87</v>
       </c>
       <c r="P32" s="5">
-        <v>4</v>
+        <v>2.5</v>
       </c>
       <c r="Q32" s="5">
-        <v>2.2999999999999998</v>
+        <v>-2.2999999999999998</v>
       </c>
       <c r="R32" s="5">
-        <v>3.5</v>
+        <v>-1.6</v>
       </c>
       <c r="S32" s="5">
-        <v>1.5</v>
+        <v>0.9</v>
       </c>
       <c r="T32" s="5">
-        <v>0.7</v>
+        <v>0.3</v>
       </c>
       <c r="U32" s="5">
-        <v>506</v>
+        <v>438</v>
       </c>
       <c r="V32" s="5">
-        <v>534</v>
+        <v>456</v>
       </c>
       <c r="W32" s="5">
-        <v>443</v>
+        <v>399</v>
       </c>
       <c r="X32" s="5">
-        <v>521</v>
+        <v>374</v>
       </c>
       <c r="Y32" s="5">
-        <v>-0.8</v>
+        <v>0.3</v>
       </c>
       <c r="Z32" s="12">
-        <v>9.25</v>
+        <v>11.62</v>
       </c>
       <c r="AA32" s="5">
-        <v>5.2</v>
+        <v>7.7</v>
       </c>
       <c r="AB32" s="5" t="s">
+        <v>128</v>
+      </c>
+      <c r="AC32" s="5" t="s">
         <v>129</v>
       </c>
-      <c r="AC32" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AD32" s="5" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="AE32" s="5" t="s">
-        <v>33</v>
+        <v>42</v>
       </c>
     </row>
     <row r="33" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A33" s="6" t="s">
+        <v>130</v>
+      </c>
+      <c r="B33" s="6" t="s">
         <v>131</v>
       </c>
-      <c r="B33" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C33" s="13">
-        <v>46065</v>
+        <v>46078</v>
       </c>
       <c r="D33" s="6">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E33" s="6">
         <v>100</v>
       </c>
       <c r="F33" s="6" t="s">
-        <v>27</v>
+        <v>132</v>
       </c>
       <c r="G33" s="6" t="s">
         <v>28</v>
       </c>
       <c r="H33" s="6" t="s">
         <v>29</v>
       </c>
       <c r="I33" s="6"/>
       <c r="J33" s="6">
-        <v>171</v>
+        <v>126</v>
       </c>
       <c r="K33" s="6">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="L33" s="14">
-        <v>172</v>
+        <v>744</v>
       </c>
       <c r="M33" s="6">
-        <v>51</v>
+        <v>23</v>
       </c>
       <c r="N33" s="6">
-        <v>25</v>
+        <v>11</v>
       </c>
       <c r="O33" s="6">
-        <v>2.83</v>
+        <v>2.96</v>
       </c>
       <c r="P33" s="6">
-        <v>4.5</v>
+        <v>4.0999999999999996</v>
       </c>
       <c r="Q33" s="6">
-        <v>0.5</v>
+        <v>0.9</v>
       </c>
       <c r="R33" s="6">
-        <v>1</v>
+        <v>2.4</v>
       </c>
       <c r="S33" s="6">
-        <v>1.1000000000000001</v>
+        <v>0.9</v>
       </c>
       <c r="T33" s="6">
-        <v>0.8</v>
+        <v>1.3</v>
       </c>
       <c r="U33" s="6">
-        <v>598</v>
+        <v>386</v>
       </c>
       <c r="V33" s="6">
-        <v>629</v>
+        <v>371</v>
       </c>
       <c r="W33" s="6">
-        <v>527</v>
+        <v>422</v>
       </c>
       <c r="X33" s="6">
-        <v>580</v>
+        <v>373</v>
       </c>
       <c r="Y33" s="6">
-        <v>0.3</v>
+        <v>0</v>
       </c>
       <c r="Z33" s="15">
-        <v>12.78</v>
+        <v>14.2</v>
       </c>
       <c r="AA33" s="6">
-        <v>8.4</v>
+        <v>6.7</v>
       </c>
       <c r="AB33" s="6" t="s">
         <v>133</v>
       </c>
       <c r="AC33" s="6" t="s">
         <v>134</v>
       </c>
       <c r="AD33" s="6" t="s">
         <v>135</v>
       </c>
       <c r="AE33" s="6" t="s">
-        <v>61</v>
+        <v>42</v>
       </c>
     </row>
     <row r="34" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A34" s="6" t="s">
         <v>136</v>
       </c>
       <c r="B34" s="6" t="s">
         <v>137</v>
       </c>
       <c r="C34" s="13">
-        <v>44922</v>
+        <v>46075</v>
       </c>
       <c r="D34" s="6">
         <v>100</v>
       </c>
       <c r="E34" s="6">
         <v>100</v>
       </c>
       <c r="F34" s="6" t="s">
         <v>27</v>
       </c>
       <c r="G34" s="6" t="s">
         <v>28</v>
       </c>
       <c r="H34" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="I34" s="6" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I34" s="6"/>
       <c r="J34" s="6">
-        <v>171</v>
+        <v>123</v>
       </c>
       <c r="K34" s="6">
         <v>70</v>
       </c>
       <c r="L34" s="14">
-        <v>-810</v>
+        <v>138</v>
       </c>
       <c r="M34" s="6">
-        <v>49</v>
+        <v>34</v>
       </c>
       <c r="N34" s="6">
-        <v>7</v>
+        <v>16</v>
       </c>
       <c r="O34" s="6">
-        <v>2.69</v>
+        <v>2.95</v>
       </c>
       <c r="P34" s="6">
-        <v>2.6</v>
+        <v>1.8</v>
       </c>
       <c r="Q34" s="6">
-        <v>3.8</v>
+        <v>0.5</v>
       </c>
       <c r="R34" s="6">
-        <v>2.6</v>
+        <v>1.2</v>
       </c>
       <c r="S34" s="6">
-        <v>1.6</v>
+        <v>0.5</v>
       </c>
       <c r="T34" s="6">
-        <v>0.5</v>
+        <v>0.6</v>
       </c>
       <c r="U34" s="6">
-        <v>417</v>
+        <v>274</v>
       </c>
       <c r="V34" s="6">
-        <v>468</v>
+        <v>291</v>
       </c>
       <c r="W34" s="6">
-        <v>303</v>
+        <v>233</v>
       </c>
       <c r="X34" s="6">
-        <v>456</v>
+        <v>260</v>
       </c>
       <c r="Y34" s="6">
-        <v>-0.8</v>
+        <v>0.2</v>
       </c>
       <c r="Z34" s="15">
-        <v>14.72</v>
+        <v>14.12</v>
       </c>
       <c r="AA34" s="6">
-        <v>2.8</v>
+        <v>7.3</v>
       </c>
       <c r="AB34" s="6" t="s">
-        <v>139</v>
+        <v>116</v>
       </c>
       <c r="AC34" s="6" t="s">
-        <v>140</v>
+        <v>117</v>
       </c>
       <c r="AD34" s="6" t="s">
-        <v>141</v>
+        <v>41</v>
       </c>
       <c r="AE34" s="6" t="s">
-        <v>142</v>
+        <v>42</v>
       </c>
     </row>
     <row r="35" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A35" s="6" t="s">
-        <v>143</v>
+        <v>138</v>
       </c>
       <c r="B35" s="6" t="s">
-        <v>144</v>
+        <v>139</v>
       </c>
       <c r="C35" s="13">
-        <v>46063</v>
+        <v>45994</v>
       </c>
       <c r="D35" s="6">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="E35" s="6">
         <v>100</v>
       </c>
       <c r="F35" s="6" t="s">
         <v>27</v>
       </c>
       <c r="G35" s="6" t="s">
         <v>28</v>
       </c>
       <c r="H35" s="6" t="s">
         <v>29</v>
       </c>
       <c r="I35" s="6"/>
       <c r="J35" s="6">
-        <v>170</v>
+        <v>114</v>
       </c>
       <c r="K35" s="6">
         <v>71</v>
       </c>
       <c r="L35" s="14">
-        <v>855</v>
+        <v>424</v>
       </c>
       <c r="M35" s="6">
-        <v>68</v>
+        <v>33</v>
       </c>
       <c r="N35" s="6">
-        <v>36</v>
+        <v>19</v>
       </c>
       <c r="O35" s="6">
-        <v>2.9</v>
+        <v>3</v>
       </c>
       <c r="P35" s="6">
-        <v>2.9</v>
+        <v>0.8</v>
       </c>
       <c r="Q35" s="6">
-        <v>-0.9</v>
+        <v>0.5</v>
       </c>
       <c r="R35" s="6">
-        <v>0.7</v>
+        <v>1.9</v>
       </c>
       <c r="S35" s="6">
-        <v>0.5</v>
+        <v>2.6</v>
       </c>
       <c r="T35" s="6">
-        <v>-0.3</v>
+        <v>-0.7</v>
       </c>
       <c r="U35" s="6">
-        <v>614</v>
+        <v>283</v>
       </c>
       <c r="V35" s="6">
-        <v>630</v>
+        <v>292</v>
       </c>
       <c r="W35" s="6">
-        <v>576</v>
+        <v>262</v>
       </c>
       <c r="X35" s="6">
-        <v>594</v>
+        <v>308</v>
       </c>
       <c r="Y35" s="6">
-        <v>0.5</v>
+        <v>0.4</v>
       </c>
       <c r="Z35" s="15">
-        <v>15.11</v>
+        <v>14.05</v>
       </c>
       <c r="AA35" s="6">
-        <v>8.8000000000000007</v>
+        <v>7.8</v>
       </c>
       <c r="AB35" s="6" t="s">
-        <v>145</v>
+        <v>40</v>
       </c>
       <c r="AC35" s="6" t="s">
-        <v>146</v>
+        <v>140</v>
       </c>
       <c r="AD35" s="6" t="s">
-        <v>147</v>
+        <v>46</v>
       </c>
       <c r="AE35" s="6" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
     </row>
     <row r="36" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A36" s="6" t="s">
-        <v>148</v>
+        <v>141</v>
       </c>
       <c r="B36" s="6" t="s">
-        <v>149</v>
+        <v>142</v>
       </c>
       <c r="C36" s="13">
-        <v>46030</v>
+        <v>46097</v>
       </c>
       <c r="D36" s="6">
         <v>97</v>
       </c>
       <c r="E36" s="6">
         <v>100</v>
       </c>
       <c r="F36" s="6" t="s">
         <v>27</v>
       </c>
       <c r="G36" s="6" t="s">
         <v>28</v>
       </c>
       <c r="H36" s="6" t="s">
         <v>29</v>
       </c>
       <c r="I36" s="6"/>
       <c r="J36" s="6">
-        <v>170</v>
+        <v>112</v>
       </c>
       <c r="K36" s="6">
         <v>71</v>
       </c>
       <c r="L36" s="14">
-        <v>900</v>
+        <v>1372</v>
       </c>
       <c r="M36" s="6">
-        <v>35</v>
+        <v>19</v>
       </c>
       <c r="N36" s="6">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="O36" s="6">
-        <v>2.74</v>
+        <v>2.98</v>
       </c>
       <c r="P36" s="6">
-        <v>5.6</v>
+        <v>3.9</v>
       </c>
       <c r="Q36" s="6">
-        <v>-0.7</v>
+        <v>-0.9</v>
       </c>
       <c r="R36" s="6">
-        <v>-0.3</v>
+        <v>-0.2</v>
       </c>
       <c r="S36" s="6">
-        <v>0.4</v>
+        <v>0.5</v>
       </c>
       <c r="T36" s="6">
-        <v>1.9</v>
+        <v>0.2</v>
       </c>
       <c r="U36" s="6">
-        <v>504</v>
+        <v>389</v>
       </c>
       <c r="V36" s="6">
-        <v>516</v>
+        <v>370</v>
       </c>
       <c r="W36" s="6">
-        <v>479</v>
+        <v>436</v>
       </c>
       <c r="X36" s="6">
-        <v>413</v>
+        <v>344</v>
       </c>
       <c r="Y36" s="6">
-        <v>0.6</v>
+        <v>0.7</v>
       </c>
       <c r="Z36" s="15">
-        <v>15.56</v>
+        <v>14.45</v>
       </c>
       <c r="AA36" s="6">
         <v>8.6</v>
       </c>
       <c r="AB36" s="6" t="s">
-        <v>150</v>
+        <v>143</v>
       </c>
       <c r="AC36" s="6" t="s">
-        <v>47</v>
+        <v>144</v>
       </c>
       <c r="AD36" s="6" t="s">
-        <v>71</v>
+        <v>52</v>
       </c>
       <c r="AE36" s="6" t="s">
-        <v>72</v>
+        <v>42</v>
       </c>
     </row>
     <row r="37" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A37" s="6" t="s">
-        <v>151</v>
+        <v>145</v>
       </c>
       <c r="B37" s="6" t="s">
-        <v>152</v>
+        <v>146</v>
       </c>
       <c r="C37" s="13">
-        <v>46070</v>
+        <v>46117</v>
       </c>
       <c r="D37" s="6">
         <v>96</v>
       </c>
       <c r="E37" s="6">
         <v>100</v>
       </c>
       <c r="F37" s="6" t="s">
         <v>27</v>
       </c>
       <c r="G37" s="6" t="s">
         <v>28</v>
       </c>
       <c r="H37" s="6" t="s">
         <v>29</v>
       </c>
       <c r="I37" s="6"/>
       <c r="J37" s="6">
-        <v>169</v>
+        <v>109</v>
       </c>
       <c r="K37" s="6">
         <v>72</v>
       </c>
       <c r="L37" s="14">
-        <v>318</v>
+        <v>244</v>
       </c>
       <c r="M37" s="6">
-        <v>46</v>
+        <v>28</v>
       </c>
       <c r="N37" s="6">
-        <v>31</v>
+        <v>24</v>
       </c>
       <c r="O37" s="6">
-        <v>2.76</v>
+        <v>3.03</v>
       </c>
       <c r="P37" s="6">
-        <v>4.7</v>
+        <v>1.7</v>
       </c>
       <c r="Q37" s="6">
-        <v>-0.5</v>
+        <v>0.3</v>
       </c>
       <c r="R37" s="6">
-        <v>0.2</v>
+        <v>0.7</v>
       </c>
       <c r="S37" s="6">
-        <v>1.5</v>
+        <v>-0.9</v>
       </c>
       <c r="T37" s="6">
-        <v>0.6</v>
+        <v>0.3</v>
       </c>
       <c r="U37" s="6">
-        <v>574</v>
+        <v>239</v>
       </c>
       <c r="V37" s="6">
-        <v>609</v>
+        <v>261</v>
       </c>
       <c r="W37" s="6">
-        <v>494</v>
+        <v>184</v>
       </c>
       <c r="X37" s="6">
-        <v>533</v>
+        <v>220</v>
       </c>
       <c r="Y37" s="6">
-        <v>-0.3</v>
+        <v>0.3</v>
       </c>
       <c r="Z37" s="15">
-        <v>10.76</v>
+        <v>12.27</v>
       </c>
       <c r="AA37" s="6">
-        <v>8.6</v>
+        <v>7.9</v>
       </c>
       <c r="AB37" s="6" t="s">
-        <v>133</v>
+        <v>55</v>
       </c>
       <c r="AC37" s="6" t="s">
-        <v>134</v>
+        <v>112</v>
       </c>
       <c r="AD37" s="6" t="s">
-        <v>135</v>
+        <v>52</v>
       </c>
       <c r="AE37" s="6" t="s">
-        <v>61</v>
+        <v>42</v>
       </c>
     </row>
     <row r="38" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A38" s="5" t="s">
-        <v>153</v>
+        <v>147</v>
       </c>
       <c r="B38" s="5" t="s">
-        <v>154</v>
+        <v>148</v>
       </c>
       <c r="C38" s="10">
-        <v>45752</v>
+        <v>45919</v>
       </c>
       <c r="D38" s="5">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="E38" s="5">
         <v>100</v>
       </c>
       <c r="F38" s="5" t="s">
-        <v>27</v>
+        <v>132</v>
       </c>
       <c r="G38" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H38" s="5" t="s">
-        <v>29</v>
-[...3 lines deleted...]
-      </c>
+        <v>149</v>
+      </c>
+      <c r="I38" s="5"/>
       <c r="J38" s="5">
-        <v>166</v>
+        <v>89</v>
       </c>
       <c r="K38" s="5">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="L38" s="11">
-        <v>805</v>
+        <v>379</v>
       </c>
       <c r="M38" s="5">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="N38" s="5">
-        <v>30</v>
+        <v>17</v>
       </c>
       <c r="O38" s="5">
-        <v>2.8</v>
+        <v>2.95</v>
       </c>
       <c r="P38" s="5">
-        <v>5.5</v>
+        <v>1.9</v>
       </c>
       <c r="Q38" s="5">
-        <v>0.8</v>
+        <v>-2.4</v>
       </c>
       <c r="R38" s="5">
-        <v>2</v>
+        <v>-1.8</v>
       </c>
       <c r="S38" s="5">
-        <v>2</v>
+        <v>1.5</v>
       </c>
       <c r="T38" s="5">
-        <v>1.7</v>
+        <v>-1.6</v>
       </c>
       <c r="U38" s="5">
-        <v>520</v>
+        <v>256</v>
       </c>
       <c r="V38" s="5">
-        <v>532</v>
+        <v>265</v>
       </c>
       <c r="W38" s="5">
-        <v>494</v>
+        <v>236</v>
       </c>
       <c r="X38" s="5">
-        <v>487</v>
+        <v>207</v>
       </c>
       <c r="Y38" s="5">
-        <v>0.7</v>
+        <v>0.5</v>
       </c>
       <c r="Z38" s="12">
-        <v>16.43</v>
+        <v>15.19</v>
       </c>
       <c r="AA38" s="5">
-        <v>9.1999999999999993</v>
+        <v>8.1999999999999993</v>
       </c>
       <c r="AB38" s="5" t="s">
-        <v>156</v>
+        <v>150</v>
       </c>
       <c r="AC38" s="5" t="s">
-        <v>157</v>
+        <v>129</v>
       </c>
       <c r="AD38" s="5" t="s">
-        <v>32</v>
+        <v>96</v>
       </c>
       <c r="AE38" s="5" t="s">
-        <v>33</v>
+        <v>42</v>
       </c>
     </row>
     <row r="39" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A39" s="5" t="s">
-        <v>158</v>
+        <v>151</v>
       </c>
       <c r="B39" s="5" t="s">
-        <v>159</v>
+        <v>152</v>
       </c>
       <c r="C39" s="10">
-        <v>46056</v>
+        <v>46090</v>
       </c>
       <c r="D39" s="5">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="E39" s="5">
         <v>100</v>
       </c>
       <c r="F39" s="5" t="s">
         <v>27</v>
       </c>
       <c r="G39" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H39" s="5" t="s">
         <v>29</v>
       </c>
       <c r="I39" s="5"/>
       <c r="J39" s="5">
-        <v>165</v>
+        <v>82</v>
       </c>
       <c r="K39" s="5">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="L39" s="11">
-        <v>729</v>
+        <v>-125</v>
       </c>
       <c r="M39" s="5">
-        <v>63</v>
+        <v>6</v>
       </c>
       <c r="N39" s="5">
-        <v>32</v>
+        <v>2</v>
       </c>
       <c r="O39" s="5">
-        <v>2.93</v>
+        <v>3.04</v>
       </c>
       <c r="P39" s="5">
-        <v>2</v>
+        <v>0.5</v>
       </c>
       <c r="Q39" s="5">
-        <v>-0.6</v>
+        <v>0.5</v>
       </c>
       <c r="R39" s="5">
-        <v>0.4</v>
+        <v>0.7</v>
       </c>
       <c r="S39" s="5">
-        <v>0.4</v>
+        <v>0.7</v>
       </c>
       <c r="T39" s="5">
         <v>-0.6</v>
       </c>
       <c r="U39" s="5">
-        <v>432</v>
+        <v>0</v>
       </c>
       <c r="V39" s="5">
-        <v>447</v>
+        <v>8</v>
       </c>
       <c r="W39" s="5">
-        <v>396</v>
+        <v>-18</v>
       </c>
       <c r="X39" s="5">
-        <v>396</v>
+        <v>-5</v>
       </c>
       <c r="Y39" s="5">
-        <v>0.3</v>
+        <v>0.9</v>
       </c>
       <c r="Z39" s="12">
-        <v>17.22</v>
+        <v>22.71</v>
       </c>
       <c r="AA39" s="5">
-        <v>7.5</v>
+        <v>8.5</v>
       </c>
       <c r="AB39" s="5" t="s">
-        <v>160</v>
+        <v>153</v>
       </c>
       <c r="AC39" s="5" t="s">
-        <v>76</v>
+        <v>154</v>
       </c>
       <c r="AD39" s="5" t="s">
-        <v>60</v>
+        <v>96</v>
       </c>
       <c r="AE39" s="5" t="s">
-        <v>61</v>
+        <v>42</v>
       </c>
     </row>
     <row r="40" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A40" s="5" t="s">
-        <v>161</v>
+        <v>155</v>
       </c>
       <c r="B40" s="5" t="s">
-        <v>162</v>
+        <v>156</v>
       </c>
       <c r="C40" s="10">
-        <v>45784</v>
+        <v>46020</v>
       </c>
       <c r="D40" s="5">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="E40" s="5">
         <v>100</v>
       </c>
       <c r="F40" s="5" t="s">
-        <v>163</v>
+        <v>27</v>
       </c>
       <c r="G40" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H40" s="5" t="s">
-        <v>53</v>
+        <v>29</v>
       </c>
       <c r="I40" s="5"/>
       <c r="J40" s="5">
-        <v>163</v>
+        <v>75</v>
       </c>
       <c r="K40" s="5">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="L40" s="11">
-        <v>177</v>
+        <v>-188</v>
       </c>
       <c r="M40" s="5">
-        <v>46</v>
+        <v>2</v>
       </c>
       <c r="N40" s="5">
-        <v>18</v>
+        <v>-2</v>
       </c>
       <c r="O40" s="5">
-        <v>2.68</v>
+        <v>2.88</v>
       </c>
       <c r="P40" s="5">
-        <v>5</v>
+        <v>1.9</v>
       </c>
       <c r="Q40" s="5">
-        <v>-1.3</v>
+        <v>0.3</v>
       </c>
       <c r="R40" s="5">
-        <v>-1.2</v>
+        <v>0.1</v>
       </c>
       <c r="S40" s="5">
-        <v>0.2</v>
+        <v>0.6</v>
       </c>
       <c r="T40" s="5">
-        <v>1.1000000000000001</v>
+        <v>1.5</v>
       </c>
       <c r="U40" s="5">
-        <v>453</v>
+        <v>110</v>
       </c>
       <c r="V40" s="5">
-        <v>478</v>
+        <v>117</v>
       </c>
       <c r="W40" s="5">
-        <v>401</v>
+        <v>94</v>
       </c>
       <c r="X40" s="5">
-        <v>358</v>
+        <v>87</v>
       </c>
       <c r="Y40" s="5">
-        <v>0.9</v>
+        <v>1.2</v>
       </c>
       <c r="Z40" s="12">
-        <v>21.99</v>
+        <v>21.25</v>
       </c>
       <c r="AA40" s="5">
         <v>7.9</v>
       </c>
       <c r="AB40" s="5" t="s">
-        <v>164</v>
+        <v>157</v>
       </c>
       <c r="AC40" s="5" t="s">
-        <v>165</v>
+        <v>158</v>
       </c>
       <c r="AD40" s="5" t="s">
-        <v>119</v>
+        <v>41</v>
       </c>
       <c r="AE40" s="5" t="s">
-        <v>61</v>
+        <v>42</v>
       </c>
     </row>
     <row r="41" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A41" s="5" t="s">
-        <v>166</v>
+        <v>159</v>
       </c>
       <c r="B41" s="5" t="s">
-        <v>167</v>
+        <v>160</v>
       </c>
       <c r="C41" s="10">
-        <v>45723</v>
+        <v>46116</v>
       </c>
       <c r="D41" s="5">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E41" s="5">
         <v>100</v>
       </c>
       <c r="F41" s="5" t="s">
         <v>27</v>
       </c>
       <c r="G41" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H41" s="5" t="s">
         <v>29</v>
       </c>
       <c r="I41" s="5"/>
       <c r="J41" s="5">
+        <v>52</v>
+      </c>
+      <c r="K41" s="5">
+        <v>76</v>
+      </c>
+      <c r="L41" s="11">
+        <v>-325</v>
+      </c>
+      <c r="M41" s="5">
+        <v>-17</v>
+      </c>
+      <c r="N41" s="5">
+        <v>-17</v>
+      </c>
+      <c r="O41" s="5">
+        <v>2.87</v>
+      </c>
+      <c r="P41" s="5">
+        <v>1.4</v>
+      </c>
+      <c r="Q41" s="5">
+        <v>0.6</v>
+      </c>
+      <c r="R41" s="5">
+        <v>0.9</v>
+      </c>
+      <c r="S41" s="5">
+        <v>-0.5</v>
+      </c>
+      <c r="T41" s="5">
+        <v>0.9</v>
+      </c>
+      <c r="U41" s="5">
+        <v>-119</v>
+      </c>
+      <c r="V41" s="5">
+        <v>-127</v>
+      </c>
+      <c r="W41" s="5">
+        <v>-99</v>
+      </c>
+      <c r="X41" s="5">
+        <v>-141</v>
+      </c>
+      <c r="Y41" s="5">
+        <v>1</v>
+      </c>
+      <c r="Z41" s="12">
+        <v>18.760000000000002</v>
+      </c>
+      <c r="AA41" s="5">
+        <v>9.3000000000000007</v>
+      </c>
+      <c r="AB41" s="5" t="s">
+        <v>161</v>
+      </c>
+      <c r="AC41" s="5" t="s">
         <v>162</v>
       </c>
-      <c r="K41" s="5">
-[...55 lines deleted...]
-      </c>
       <c r="AD41" s="5" t="s">
-        <v>119</v>
+        <v>163</v>
       </c>
       <c r="AE41" s="5" t="s">
-        <v>61</v>
+        <v>164</v>
       </c>
     </row>
     <row r="42" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A42" s="5" t="s">
-        <v>168</v>
+        <v>165</v>
       </c>
       <c r="B42" s="5" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="C42" s="10">
-        <v>45995</v>
+        <v>45726</v>
       </c>
       <c r="D42" s="5">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="E42" s="5">
         <v>100</v>
       </c>
       <c r="F42" s="5" t="s">
         <v>27</v>
       </c>
       <c r="G42" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H42" s="5" t="s">
         <v>29</v>
       </c>
       <c r="I42" s="5"/>
       <c r="J42" s="5">
-        <v>159</v>
+        <v>26</v>
       </c>
       <c r="K42" s="5">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="L42" s="11">
-        <v>288</v>
+        <v>-537</v>
       </c>
       <c r="M42" s="5">
-        <v>39</v>
+        <v>-11</v>
       </c>
       <c r="N42" s="5">
-        <v>28</v>
+        <v>-10</v>
       </c>
       <c r="O42" s="5">
-        <v>2.97</v>
+        <v>3.01</v>
       </c>
       <c r="P42" s="5">
-        <v>3.9</v>
+        <v>-1.8</v>
       </c>
       <c r="Q42" s="5">
-        <v>-0.5</v>
+        <v>0.9</v>
       </c>
       <c r="R42" s="5">
-        <v>1.4</v>
+        <v>0.4</v>
       </c>
       <c r="S42" s="5">
-        <v>2.2000000000000002</v>
+        <v>-2</v>
       </c>
       <c r="T42" s="5">
-        <v>2</v>
+        <v>0.1</v>
       </c>
       <c r="U42" s="5">
-        <v>435</v>
+        <v>-189</v>
       </c>
       <c r="V42" s="5">
-        <v>463</v>
+        <v>-181</v>
       </c>
       <c r="W42" s="5">
-        <v>370</v>
+        <v>-209</v>
       </c>
       <c r="X42" s="5">
-        <v>387</v>
+        <v>-171</v>
       </c>
       <c r="Y42" s="5">
-        <v>0.9</v>
+        <v>0</v>
       </c>
       <c r="Z42" s="12">
-        <v>19.39</v>
+        <v>14.06</v>
       </c>
       <c r="AA42" s="5">
-        <v>9.5</v>
+        <v>6</v>
       </c>
       <c r="AB42" s="5" t="s">
-        <v>114</v>
-[...3 lines deleted...]
-      </c>
+        <v>167</v>
+      </c>
+      <c r="AC42" s="5"/>
       <c r="AD42" s="5" t="s">
-        <v>32</v>
+        <v>168</v>
       </c>
       <c r="AE42" s="5" t="s">
-        <v>33</v>
+        <v>169</v>
       </c>
     </row>
     <row r="43" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A43" s="6" t="s">
         <v>170</v>
       </c>
       <c r="B43" s="6" t="s">
         <v>171</v>
       </c>
       <c r="C43" s="13">
-        <v>46061</v>
+        <v>46012</v>
       </c>
       <c r="D43" s="6">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="E43" s="6">
         <v>100</v>
       </c>
       <c r="F43" s="6" t="s">
-        <v>27</v>
+        <v>132</v>
       </c>
       <c r="G43" s="6" t="s">
         <v>28</v>
       </c>
       <c r="H43" s="6" t="s">
         <v>29</v>
       </c>
       <c r="I43" s="6"/>
       <c r="J43" s="6">
-        <v>158</v>
+        <v>-7</v>
       </c>
       <c r="K43" s="6">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="L43" s="14">
-        <v>643</v>
+        <v>-1124</v>
       </c>
       <c r="M43" s="6">
-        <v>38</v>
+        <v>-32</v>
       </c>
       <c r="N43" s="6">
-        <v>30</v>
+        <v>-22</v>
       </c>
       <c r="O43" s="6">
-        <v>2.83</v>
+        <v>3.24</v>
       </c>
       <c r="P43" s="6">
-        <v>4.0999999999999996</v>
+        <v>-0.7</v>
       </c>
       <c r="Q43" s="6">
-        <v>0.3</v>
+        <v>1.2</v>
       </c>
       <c r="R43" s="6">
-        <v>1.3</v>
+        <v>1</v>
       </c>
       <c r="S43" s="6">
-        <v>-1.6</v>
+        <v>1.2</v>
       </c>
       <c r="T43" s="6">
-        <v>2.7</v>
+        <v>0.5</v>
       </c>
       <c r="U43" s="6">
-        <v>472</v>
+        <v>-367</v>
       </c>
       <c r="V43" s="6">
-        <v>490</v>
+        <v>-356</v>
       </c>
       <c r="W43" s="6">
-        <v>430</v>
+        <v>-399</v>
       </c>
       <c r="X43" s="6">
-        <v>422</v>
+        <v>-364</v>
       </c>
       <c r="Y43" s="6">
-        <v>-0.4</v>
+        <v>0.7</v>
       </c>
       <c r="Z43" s="15">
-        <v>9.09</v>
+        <v>15.79</v>
       </c>
       <c r="AA43" s="6">
-        <v>7.9</v>
+        <v>7</v>
       </c>
       <c r="AB43" s="6" t="s">
-        <v>103</v>
+        <v>172</v>
       </c>
       <c r="AC43" s="6" t="s">
-        <v>122</v>
+        <v>173</v>
       </c>
       <c r="AD43" s="6" t="s">
-        <v>105</v>
+        <v>174</v>
       </c>
       <c r="AE43" s="6" t="s">
-        <v>61</v>
+        <v>175</v>
       </c>
     </row>
     <row r="44" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A44" s="6" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="B44" s="6" t="s">
-        <v>173</v>
+        <v>177</v>
       </c>
       <c r="C44" s="13">
-        <v>45788</v>
+        <v>45901</v>
       </c>
       <c r="D44" s="6">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="E44" s="6">
         <v>100</v>
       </c>
       <c r="F44" s="6" t="s">
         <v>27</v>
       </c>
       <c r="G44" s="6" t="s">
         <v>28</v>
       </c>
       <c r="H44" s="6" t="s">
         <v>29</v>
       </c>
       <c r="I44" s="6"/>
       <c r="J44" s="6">
-        <v>156</v>
+        <v>-64</v>
       </c>
       <c r="K44" s="6">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="L44" s="14">
-        <v>806</v>
+        <v>-1369</v>
       </c>
       <c r="M44" s="6">
-        <v>37</v>
+        <v>-44</v>
       </c>
       <c r="N44" s="6">
-        <v>35</v>
+        <v>-34</v>
       </c>
       <c r="O44" s="6">
-        <v>2.86</v>
+        <v>3.37</v>
       </c>
       <c r="P44" s="6">
-        <v>3.6</v>
+        <v>-2.4</v>
       </c>
       <c r="Q44" s="6">
         <v>-0.2</v>
       </c>
       <c r="R44" s="6">
-        <v>0.3</v>
+        <v>-0.8</v>
       </c>
       <c r="S44" s="6">
-        <v>1.1000000000000001</v>
+        <v>-2.4</v>
       </c>
       <c r="T44" s="6">
-        <v>0.4</v>
+        <v>-1.4</v>
       </c>
       <c r="U44" s="6">
-        <v>433</v>
+        <v>-512</v>
       </c>
       <c r="V44" s="6">
-        <v>451</v>
+        <v>-509</v>
       </c>
       <c r="W44" s="6">
-        <v>392</v>
+        <v>-523</v>
       </c>
       <c r="X44" s="6">
-        <v>384</v>
+        <v>-500</v>
       </c>
       <c r="Y44" s="6">
-        <v>0.4</v>
+        <v>0.2</v>
       </c>
       <c r="Z44" s="15">
-        <v>16.64</v>
+        <v>19.54</v>
       </c>
       <c r="AA44" s="6">
-        <v>8.3000000000000007</v>
+        <v>7.3</v>
       </c>
       <c r="AB44" s="6" t="s">
-        <v>156</v>
+        <v>178</v>
       </c>
       <c r="AC44" s="6" t="s">
-        <v>174</v>
+        <v>179</v>
       </c>
       <c r="AD44" s="6" t="s">
-        <v>32</v>
+        <v>180</v>
       </c>
       <c r="AE44" s="6" t="s">
-        <v>33</v>
+        <v>47</v>
       </c>
     </row>
-    <row r="45" spans="1:31" x14ac:dyDescent="0.25">
-[...3837 lines deleted...]
-      <c r="AE86" s="16"/>
+    <row r="45" spans="1:31" ht="0" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A45" s="16"/>
+      <c r="B45" s="16"/>
+      <c r="C45" s="16"/>
+      <c r="D45" s="16"/>
+      <c r="E45" s="16"/>
+      <c r="F45" s="16"/>
+      <c r="G45" s="16"/>
+      <c r="H45" s="16"/>
+      <c r="I45" s="16"/>
+      <c r="J45" s="16"/>
+      <c r="K45" s="16"/>
+      <c r="L45" s="16"/>
+      <c r="M45" s="16"/>
+      <c r="N45" s="16"/>
+      <c r="O45" s="16"/>
+      <c r="P45" s="16"/>
+      <c r="Q45" s="16"/>
+      <c r="R45" s="16"/>
+      <c r="S45" s="16"/>
+      <c r="T45" s="16"/>
+      <c r="U45" s="16"/>
+      <c r="V45" s="16"/>
+      <c r="W45" s="16"/>
+      <c r="X45" s="16"/>
+      <c r="Y45" s="16"/>
+      <c r="Z45" s="16"/>
+      <c r="AA45" s="16"/>
+      <c r="AB45" s="16"/>
+      <c r="AC45" s="16"/>
+      <c r="AD45" s="16"/>
+      <c r="AE45" s="16"/>
     </row>
   </sheetData>
   <autoFilter ref="A2:AE2" xr:uid="{00000000-0001-0000-0000-000000000000}"/>
   <mergeCells count="1">
     <mergeCell ref="A1:AE1"/>
   </mergeCells>
   <pageMargins left="0.2" right="0.2" top="0.4" bottom="0.7" header="0.4" footer="0.4"/>
   <pageSetup paperSize="5" orientation="landscape" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;C&amp;"Arial,Bold"&amp;9Herd Register or Generation Count 5 - 6 and BBR 100: New Genotyped Bulls - Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Pages>0</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <Slides>0</Slides>