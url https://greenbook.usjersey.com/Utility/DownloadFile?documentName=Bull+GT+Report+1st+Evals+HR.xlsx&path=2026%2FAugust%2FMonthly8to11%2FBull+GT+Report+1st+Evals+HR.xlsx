--- v0 (2026-08-31)
+++ v1 (2026-10-20)
@@ -1,71 +1,71 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30430"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\djones\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{CEDE3FB9-1CAD-4C64-8383-32321CD1B606}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A41D6988-BE6B-430D-9FD1-6F40BF8E8F3C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Bull GT Report 1st Evals HR" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Bull GT Report 1st Evals HR'!$A$2:$AE$2</definedName>
   </definedNames>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="991" uniqueCount="384">
-[...1 lines deleted...]
-    <t>Herd Register or Generation Count 5 - 6 and BBR 100: New Genotyped Bulls Ranked by GJPI™ August 2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="604" uniqueCount="258">
+  <si>
+    <t>Herd Register or Generation Count 5 - 6 and BBR 100: New Genotyped Bulls Ranked by GJPI™ October 2026</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Reg #</t>
   </si>
   <si>
     <t>Birth
 Date</t>
   </si>
   <si>
     <t>PJA</t>
   </si>
   <si>
     <t>BBR</t>
   </si>
   <si>
     <t>JH1</t>
   </si>
   <si>
     <t>JNS</t>
   </si>
   <si>
     <t>Poll</t>
@@ -100,1104 +100,726 @@
   <si>
     <t>PTA
 Type</t>
   </si>
   <si>
     <t>JUI</t>
   </si>
   <si>
     <t>GFI</t>
   </si>
   <si>
     <t>Sire
 ShortName</t>
   </si>
   <si>
     <t>MGS
 ShortName</t>
   </si>
   <si>
     <t>Owner</t>
   </si>
   <si>
     <t>ST</t>
   </si>
   <si>
-    <t>JX CAL-MART CLEMENT 5959 {6}-ET</t>
-[...2 lines deleted...]
-    <t>JEUSA000067575959</t>
+    <t>PEAK 417221-ET</t>
+  </si>
+  <si>
+    <t>JE840003291046811</t>
   </si>
   <si>
     <t>F</t>
   </si>
   <si>
+    <t>JNSC</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>JX-JUJU{6}</t>
+  </si>
+  <si>
+    <t>JX-GROOVY{6}</t>
+  </si>
+  <si>
+    <t>ALTA GENETICS INC – PEAK GENETICS</t>
+  </si>
+  <si>
+    <t>WI</t>
+  </si>
+  <si>
+    <t>PEAK 401796-ET</t>
+  </si>
+  <si>
+    <t>JE840003290471097</t>
+  </si>
+  <si>
     <t>JNS-TF</t>
   </si>
   <si>
-    <t/>
-[...23 lines deleted...]
-    <t>JX-MACHO{6}</t>
+    <t>WARREN{6}</t>
+  </si>
+  <si>
+    <t>JX-ALTAFARVA{6}</t>
+  </si>
+  <si>
+    <t>PEAK GENETICS</t>
+  </si>
+  <si>
+    <t>KASH-IN JUAUN 73942-ET</t>
+  </si>
+  <si>
+    <t>JE840003315051886</t>
+  </si>
+  <si>
+    <t>JX-JUAUN{6}</t>
+  </si>
+  <si>
+    <t>MICHIGAN</t>
+  </si>
+  <si>
+    <t>KASH-IN JERSEYS</t>
+  </si>
+  <si>
+    <t>CA</t>
+  </si>
+  <si>
+    <t>PEAK 417213-ET</t>
+  </si>
+  <si>
+    <t>JE840003291046803</t>
+  </si>
+  <si>
+    <t>ODESZA</t>
+  </si>
+  <si>
+    <t>JX GOLD MEDAL JLS WYNDHAM LLAMA {6}-ET</t>
+  </si>
+  <si>
+    <t>JE840003252217017</t>
+  </si>
+  <si>
+    <t>JX-WYNDHAM{5}</t>
+  </si>
+  <si>
+    <t>BLIZZARD</t>
+  </si>
+  <si>
+    <t>JERSEYLAND SIRES</t>
+  </si>
+  <si>
+    <t>PEAK 417227-ET</t>
+  </si>
+  <si>
+    <t>JE840003291046817</t>
+  </si>
+  <si>
+    <t>ABS CF 9320 JUAREZ-ET</t>
+  </si>
+  <si>
+    <t>JE840003331682474</t>
+  </si>
+  <si>
+    <t>JOLIET</t>
+  </si>
+  <si>
+    <t>JX-FLEEK{6}</t>
   </si>
   <si>
     <t>ABS GLOBAL INC</t>
   </si>
   <si>
-    <t>WI</t>
-[...8 lines deleted...]
-    <t>PURIFY</t>
+    <t>JX AVI-LANCHE BLF JLS WYNDHM QUINCY {6}-ET</t>
+  </si>
+  <si>
+    <t>JE840003307825459</t>
+  </si>
+  <si>
+    <t>JAMMER</t>
+  </si>
+  <si>
+    <t>JX KASH-IN CLARITY 73945 {6}-ET</t>
+  </si>
+  <si>
+    <t>JE840003315051889</t>
+  </si>
+  <si>
+    <t>JX-CLARITY{5}</t>
+  </si>
+  <si>
+    <t>JX-ALTAFOREFRONT{5}</t>
+  </si>
+  <si>
+    <t>JX GOLD MEDAL DION 5261 {6}-ET</t>
+  </si>
+  <si>
+    <t>JE840003316177436</t>
+  </si>
+  <si>
+    <t>JX-DION{5}</t>
+  </si>
+  <si>
+    <t>MATEO</t>
+  </si>
+  <si>
+    <t>AHLEM, GRANT</t>
+  </si>
+  <si>
+    <t>JX KASH-IN ALTAFARVA SIG {6}-P-ET</t>
+  </si>
+  <si>
+    <t>JE840003315051735</t>
+  </si>
+  <si>
+    <t>P</t>
   </si>
   <si>
     <t>JX-CHATHAM{4}</t>
   </si>
   <si>
     <t>SELECT SIRES INC - SIRE DEPT</t>
   </si>
   <si>
     <t>OH</t>
   </si>
   <si>
-    <t>JX ABS BLF 3871 CRESCO {6}-ET</t>
-[...2 lines deleted...]
-    <t>JE840003307826316</t>
+    <t>JX DUPAT HOMEBOY 91744 {6}-ET</t>
+  </si>
+  <si>
+    <t>JE840003294763105</t>
+  </si>
+  <si>
+    <t>JX-HOMEBOY{5}</t>
+  </si>
+  <si>
+    <t>SCHEFFLER</t>
+  </si>
+  <si>
+    <t>WICKSTROM JERSEY FARMS INC</t>
+  </si>
+  <si>
+    <t>JX KASH-IN WYNDHAM STAG {6}-ET</t>
+  </si>
+  <si>
+    <t>JE840003315051729</t>
+  </si>
+  <si>
+    <t>ABS CF 9318 RIDDLE-ET</t>
+  </si>
+  <si>
+    <t>JE840003331682472</t>
+  </si>
+  <si>
+    <t>ROMANO</t>
+  </si>
+  <si>
+    <t>JX-DELL{6}</t>
+  </si>
+  <si>
+    <t>PEAK 401798-ET</t>
+  </si>
+  <si>
+    <t>JE840003290471099</t>
+  </si>
+  <si>
+    <t>JX-ALTADRAYCE{6}</t>
+  </si>
+  <si>
+    <t>JX KASH-IN WYNDHAM SAVAGE {6}-ET</t>
+  </si>
+  <si>
+    <t>JE840003315051728</t>
+  </si>
+  <si>
+    <t>JX S-S-I CLOVER WYNDHAM RIM {6}-ET</t>
+  </si>
+  <si>
+    <t>JE840003316854173</t>
+  </si>
+  <si>
+    <t>CLEVER</t>
+  </si>
+  <si>
+    <t>AHEM ZIPLINE 27013-ET</t>
+  </si>
+  <si>
+    <t>JE840003318122299</t>
+  </si>
+  <si>
+    <t>JX-ZIPLINE{6}</t>
+  </si>
+  <si>
+    <t>GEPPETTO{6}</t>
+  </si>
+  <si>
+    <t>AHLEM FARMS PARTNERSHIP</t>
+  </si>
+  <si>
+    <t>JX GOLD MEDAL DION 5262 {6}-ET</t>
+  </si>
+  <si>
+    <t>JE840003316177437</t>
+  </si>
+  <si>
+    <t>JX PRIMUS JUDKINS CIRILLA 5259 {6}-ET</t>
+  </si>
+  <si>
+    <t>JE840003316177434</t>
+  </si>
+  <si>
+    <t>JUDKINS</t>
+  </si>
+  <si>
+    <t>JX KASH-IN CLARITY 73952 {6}-ET</t>
+  </si>
+  <si>
+    <t>JE840003315051894</t>
+  </si>
+  <si>
+    <t>AEROSMITH</t>
+  </si>
+  <si>
+    <t>JX S-S-I CLOVER SCHEFFLER FLIP {6}-ET</t>
+  </si>
+  <si>
+    <t>JE840003316854154</t>
+  </si>
+  <si>
+    <t>DUPAT ODESZA DUMONT-ET</t>
+  </si>
+  <si>
+    <t>JE840003294762917</t>
+  </si>
+  <si>
+    <t>PEAK 401787-ET</t>
+  </si>
+  <si>
+    <t>JE840003290471088</t>
+  </si>
+  <si>
+    <t>NICKLAUS</t>
+  </si>
+  <si>
+    <t>JX AHLEM WYNDHAM 27006 {6}-ET</t>
+  </si>
+  <si>
+    <t>JE840003318122292</t>
+  </si>
+  <si>
+    <t>JX GOLD MEDAL DION 5260 {6}</t>
+  </si>
+  <si>
+    <t>JE840003316177435</t>
+  </si>
+  <si>
+    <t>JX-ARCHIE{5}</t>
+  </si>
+  <si>
+    <t>JX CLOVER PATCH CRISPIN FINALE {6}</t>
+  </si>
+  <si>
+    <t>JEUSA000175353198</t>
   </si>
   <si>
     <t>JX-CRISPIN{5}</t>
   </si>
   <si>
-    <t>ABS CF 9255 GENUINE-ET</t>
-[...158 lines deleted...]
-    <t>JX-WYNDHAM{5}</t>
+    <t>VJ GISLEV</t>
+  </si>
+  <si>
+    <t>KOZAK, ALAN</t>
+  </si>
+  <si>
+    <t>JX PINE-TREE 1223 LARR 1496 {6}-ET</t>
+  </si>
+  <si>
+    <t>JEUSA000076381496</t>
+  </si>
+  <si>
+    <t>UNCLELARRY</t>
+  </si>
+  <si>
+    <t>STEINER, MATTHEW</t>
+  </si>
+  <si>
+    <t>JX AHLEM EXCALIBUR 27017 {6}-ET</t>
+  </si>
+  <si>
+    <t>JE840003318122303</t>
+  </si>
+  <si>
+    <t>JX-EXCALIBUR-P{5}</t>
+  </si>
+  <si>
+    <t>JX PRIMUS JUDKINS CIRILLA 5264 {6}-ET</t>
+  </si>
+  <si>
+    <t>JE840003316177439</t>
+  </si>
+  <si>
+    <t>JX AHLEM GOLDEN 27020 {6}</t>
+  </si>
+  <si>
+    <t>JE840003318122306</t>
+  </si>
+  <si>
+    <t>JX-GOLDEN{5}</t>
+  </si>
+  <si>
+    <t>JX DUPAT HOMEBOY 91742 {6}-ET</t>
+  </si>
+  <si>
+    <t>JE840003294763103</t>
+  </si>
+  <si>
+    <t>AHLEM ZIPLINE 27015-ET</t>
+  </si>
+  <si>
+    <t>JE840003318122301</t>
+  </si>
+  <si>
+    <t>JX CLOVER PATCH COZY HARRY {6}</t>
+  </si>
+  <si>
+    <t>JEUSA000175353143</t>
+  </si>
+  <si>
+    <t>JX-COZY -P{5}</t>
+  </si>
+  <si>
+    <t>UR JX CLOVER PATCH CHATHAM EARL {0}</t>
+  </si>
+  <si>
+    <t>JEUSA000175353161</t>
+  </si>
+  <si>
+    <t>JX-DAWSON{5}</t>
+  </si>
+  <si>
+    <t>JX AHLEM DEPOSIT 27011 {6}-ET</t>
+  </si>
+  <si>
+    <t>JE840003318122297</t>
+  </si>
+  <si>
+    <t>JX-DEPOSIT{5}</t>
+  </si>
+  <si>
+    <t>JX BILTMORE CRISPIN ROCKY {6}</t>
+  </si>
+  <si>
+    <t>JEUSA000175320082</t>
+  </si>
+  <si>
+    <t>SKYLER</t>
+  </si>
+  <si>
+    <t>BILTMORE FARMS</t>
+  </si>
+  <si>
+    <t>NC</t>
+  </si>
+  <si>
+    <t>AHLEM ZIPLINE 27005-ET</t>
+  </si>
+  <si>
+    <t>JE840003318122291</t>
+  </si>
+  <si>
+    <t>JX AHLEM DEPOSIT 27012 {6}-ET</t>
+  </si>
+  <si>
+    <t>JE840003318122298</t>
+  </si>
+  <si>
+    <t>KASH-IN OZZIE 73947-ET</t>
+  </si>
+  <si>
+    <t>JE840003315051891</t>
+  </si>
+  <si>
+    <t>OZZIE-P</t>
+  </si>
+  <si>
+    <t>PETER</t>
+  </si>
+  <si>
+    <t>CLOVER PATCH INXS LONG SHOT</t>
+  </si>
+  <si>
+    <t>JEUSA000175353116</t>
+  </si>
+  <si>
+    <t>JX-INXS{6}</t>
+  </si>
+  <si>
+    <t>JX-CABAL{5}</t>
+  </si>
+  <si>
+    <t>JX PINE-TREE 1223 LARR 1495 {6}-ET</t>
+  </si>
+  <si>
+    <t>JEUSA000076381495</t>
+  </si>
+  <si>
+    <t>JX CLOVER PATCH BIRKDALE MIRAGE {6}</t>
+  </si>
+  <si>
+    <t>JEUSA000175353134</t>
+  </si>
+  <si>
+    <t>BIRKDALE{5}</t>
+  </si>
+  <si>
+    <t>UR JX CLOVER PATCH CHATHAM ROMEO {0}</t>
+  </si>
+  <si>
+    <t>JEUSA000175353170</t>
+  </si>
+  <si>
+    <t>DABO-P</t>
+  </si>
+  <si>
+    <t>JX AHLEM EXCALIBUR 27018 {6}-ET</t>
+  </si>
+  <si>
+    <t>JE840003318122304</t>
+  </si>
+  <si>
+    <t>CLOVER PATCH BIRKDALE JERICHO {6}</t>
+  </si>
+  <si>
+    <t>JEUSA000175353107</t>
+  </si>
+  <si>
+    <t>WELD</t>
+  </si>
+  <si>
+    <t>JX CLOVER PATCH DETOUR PETER {6}</t>
+  </si>
+  <si>
+    <t>JEUSA000175353152</t>
+  </si>
+  <si>
+    <t>BILTMORE THRASHER SPARTAGUS</t>
+  </si>
+  <si>
+    <t>JEUSA000175320091</t>
+  </si>
+  <si>
+    <t>JX-THRASHER{6}</t>
+  </si>
+  <si>
+    <t>CHROME</t>
+  </si>
+  <si>
+    <t>KASH-IN OZZIE 73944-P-ET</t>
+  </si>
+  <si>
+    <t>JE840003315051888</t>
   </si>
   <si>
     <t>HUDSONBAY-P</t>
   </si>
   <si>
-    <t>S-S-I VICTORY ODESZA DEAN-ET</t>
-[...62 lines deleted...]
-    <t>JE840003307826335</t>
+    <t>KASBERGEN KAMRYN, KATE, COLT &amp; KASH-IN JERSEYS</t>
+  </si>
+  <si>
+    <t>KASH-IN OZZIE 73946-ET</t>
+  </si>
+  <si>
+    <t>JE840003315051890</t>
+  </si>
+  <si>
+    <t>UR JX CLOVER PATCH CHATHAM DUMBO {0}</t>
+  </si>
+  <si>
+    <t>JEUSA000175353189</t>
+  </si>
+  <si>
+    <t>UR JX CLOVER PATCH CHATHAM CENTAUR {0}</t>
+  </si>
+  <si>
+    <t>JEUSA000175349973</t>
+  </si>
+  <si>
+    <t>VENETIE</t>
+  </si>
+  <si>
+    <t>KASH-IN OZZIE 73943-ET</t>
+  </si>
+  <si>
+    <t>JE840003315051887</t>
+  </si>
+  <si>
+    <t>KASH-IN FEARNOT 73950-ET</t>
+  </si>
+  <si>
+    <t>JE840003315051892</t>
+  </si>
+  <si>
+    <t>FEARNOT</t>
+  </si>
+  <si>
+    <t>JX-CHIEF{6}</t>
+  </si>
+  <si>
+    <t>CLOVER PATCH INXS MONET</t>
+  </si>
+  <si>
+    <t>JEUSA000175353125</t>
+  </si>
+  <si>
+    <t>TUCKER{6}</t>
+  </si>
+  <si>
+    <t>KASH-IN FEARNOT 73951-ET</t>
+  </si>
+  <si>
+    <t>JE840003315051893</t>
+  </si>
+  <si>
+    <t>RECKLESS</t>
+  </si>
+  <si>
+    <t>HAWARDEN KRONOS SPIRIT-PP</t>
+  </si>
+  <si>
+    <t>JEUSA000067508542</t>
+  </si>
+  <si>
+    <t>PP</t>
+  </si>
+  <si>
+    <t>KRONOS-PP</t>
+  </si>
+  <si>
+    <t>JX-SKALSKI -P{5}</t>
+  </si>
+  <si>
+    <t>HAWARDEN JERSEYS INC</t>
+  </si>
+  <si>
+    <t>ID</t>
+  </si>
+  <si>
+    <t>CELEBRATION DEE WOLFRAM {6}</t>
+  </si>
+  <si>
+    <t>JEUSA000175347234</t>
+  </si>
+  <si>
+    <t>VJ DEE{6}</t>
+  </si>
+  <si>
+    <t>VIVALDI</t>
+  </si>
+  <si>
+    <t>BAIRD, ETHAN</t>
+  </si>
+  <si>
+    <t>UR JX CELEBRATION DEE DIAMOND {0}</t>
+  </si>
+  <si>
+    <t>JEUSA000175347159</t>
+  </si>
+  <si>
+    <t>BAIRD, BENNE</t>
+  </si>
+  <si>
+    <t>CELEBRATION FIRELIGHTER BENHADAD</t>
+  </si>
+  <si>
+    <t>JEUSA000175330342</t>
+  </si>
+  <si>
+    <t>FIRELIGHTER</t>
+  </si>
+  <si>
+    <t>KINGSTON</t>
+  </si>
+  <si>
+    <t>BAIRD, CHRISTOPHER CURTIS</t>
+  </si>
+  <si>
+    <t>JX CELEBRATION FIRELIGHTER BABKA {6}</t>
+  </si>
+  <si>
+    <t>JEUSA000175330294</t>
+  </si>
+  <si>
+    <t>BAIRD, IAN FREDERICK</t>
+  </si>
+  <si>
+    <t>UR JX FFC RAMON JOSHUA {0}</t>
+  </si>
+  <si>
+    <t>JEUSA000067792263</t>
+  </si>
+  <si>
+    <t>JX-WEE BEY{3}</t>
+  </si>
+  <si>
+    <t>PEDERSEN, GRETCHEN</t>
+  </si>
+  <si>
+    <t>WA</t>
+  </si>
+  <si>
+    <t>UR JX CELEBRATION GUARDSMAN GARBANZO {0}</t>
+  </si>
+  <si>
+    <t>JEUSA000175347140</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
-    <t>JARLSBERG{5}</t>
-[...59 lines deleted...]
-    <t>CHITTENDEN, PAUL C</t>
+    <t>GUARDSMAN</t>
+  </si>
+  <si>
+    <t>VJ HIRTS</t>
+  </si>
+  <si>
+    <t>LAWTONS VIP HOUDINI-ET</t>
+  </si>
+  <si>
+    <t>JE840003296964294</t>
+  </si>
+  <si>
+    <t>V I P</t>
+  </si>
+  <si>
+    <t>GAME CHANGER</t>
+  </si>
+  <si>
+    <t>LAWTON, RYAN</t>
   </si>
   <si>
     <t>NY</t>
-  </si>
-[...682 lines deleted...]
-    <t>JE840003328881923</t>
   </si>
   <si>
     <t>PTA
 MILK</t>
   </si>
   <si>
     <t>PTA
 FAT</t>
   </si>
   <si>
     <t>PTA
 PROT</t>
   </si>
   <si>
     <t>PTA
 SCS</t>
   </si>
   <si>
     <t>PTA
 PL</t>
   </si>
   <si>
     <t>PTA
 DPR</t>
   </si>
@@ -1292,72 +914,72 @@
       </right>
       <top style="thin">
         <color rgb="FF696969"/>
       </top>
       <bottom style="thin">
         <color rgb="FF696969"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="16">
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
     <xf numFmtId="164" fontId="4" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
@@ -1701,89 +1323,90 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:AE108"/>
+  <dimension ref="A1:AE66"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
       <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="11.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="33.28515625" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="32.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="15.28515625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="10.5703125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5.7109375" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="5.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="5.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="5.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="5.85546875" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="7.140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="5.140625" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="5.5703125" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="10.140625" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="9.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="10.140625" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="9" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="8.7109375" bestFit="1" customWidth="1"/>
     <col min="19" max="20" width="8.85546875" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="6.42578125" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="6.28515625" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="5.28515625" bestFit="1" customWidth="1"/>
     <col min="27" max="27" width="5.42578125" bestFit="1" customWidth="1"/>
     <col min="28" max="28" width="14.140625" bestFit="1" customWidth="1"/>
-    <col min="29" max="29" width="14.7109375" bestFit="1" customWidth="1"/>
-    <col min="30" max="30" width="30.85546875" bestFit="1" customWidth="1"/>
+    <col min="29" max="29" width="15.42578125" bestFit="1" customWidth="1"/>
+    <col min="30" max="30" width="35.42578125" bestFit="1" customWidth="1"/>
     <col min="31" max="31" width="4.7109375" bestFit="1" customWidth="1"/>
+    <col min="32" max="32" width="0" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:31" ht="21.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
       <c r="Q1" s="2"/>
       <c r="R1" s="2"/>
       <c r="S1" s="2"/>
       <c r="T1" s="2"/>
@@ -1812,9976 +1435,6052 @@
       <c r="D2" s="3" t="s">
         <v>4</v>
       </c>
       <c r="E2" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F2" s="3" t="s">
         <v>6</v>
       </c>
       <c r="G2" s="3" t="s">
         <v>7</v>
       </c>
       <c r="H2" s="3" t="s">
         <v>8</v>
       </c>
       <c r="I2" s="3" t="s">
         <v>9</v>
       </c>
       <c r="J2" s="3" t="s">
         <v>10</v>
       </c>
       <c r="K2" s="3" t="s">
         <v>11</v>
       </c>
       <c r="L2" s="3" t="s">
-        <v>377</v>
+        <v>251</v>
       </c>
       <c r="M2" s="3" t="s">
-        <v>378</v>
+        <v>252</v>
       </c>
       <c r="N2" s="3" t="s">
-        <v>379</v>
+        <v>253</v>
       </c>
       <c r="O2" s="3" t="s">
-        <v>380</v>
+        <v>254</v>
       </c>
       <c r="P2" s="3" t="s">
-        <v>381</v>
+        <v>255</v>
       </c>
       <c r="Q2" s="3" t="s">
-        <v>382</v>
+        <v>256</v>
       </c>
       <c r="R2" s="3" t="s">
         <v>12</v>
       </c>
       <c r="S2" s="3" t="s">
         <v>13</v>
       </c>
       <c r="T2" s="3" t="s">
-        <v>383</v>
+        <v>257</v>
       </c>
       <c r="U2" s="3" t="s">
         <v>14</v>
       </c>
       <c r="V2" s="3" t="s">
         <v>15</v>
       </c>
       <c r="W2" s="3" t="s">
         <v>16</v>
       </c>
       <c r="X2" s="3" t="s">
         <v>17</v>
       </c>
       <c r="Y2" s="3" t="s">
         <v>18</v>
       </c>
       <c r="Z2" s="3" t="s">
         <v>19</v>
       </c>
       <c r="AA2" s="3" t="s">
         <v>20</v>
       </c>
       <c r="AB2" s="3" t="s">
         <v>21</v>
       </c>
       <c r="AC2" s="3" t="s">
         <v>22</v>
       </c>
       <c r="AD2" s="3" t="s">
         <v>23</v>
       </c>
       <c r="AE2" s="3" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="3" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A3" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B3" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="C3" s="7">
-        <v>46205</v>
+      <c r="C3" s="5">
+        <v>46260</v>
       </c>
       <c r="D3" s="4">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E3" s="4">
         <v>100</v>
       </c>
       <c r="F3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="G3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="H3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I3" s="4"/>
       <c r="J3" s="4">
-        <v>224</v>
+        <v>214</v>
       </c>
       <c r="K3" s="4">
         <v>71</v>
       </c>
-      <c r="L3" s="8">
-        <v>791</v>
+      <c r="L3" s="6">
+        <v>832</v>
       </c>
       <c r="M3" s="4">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="N3" s="4">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="O3" s="4">
-        <v>2.68</v>
+        <v>2.8</v>
       </c>
       <c r="P3" s="4">
-        <v>4.5999999999999996</v>
+        <v>3.3</v>
       </c>
       <c r="Q3" s="4">
-        <v>3</v>
+        <v>2.8</v>
       </c>
       <c r="R3" s="4">
         <v>4</v>
       </c>
       <c r="S3" s="4">
-        <v>1.2</v>
+        <v>0.9</v>
       </c>
       <c r="T3" s="4">
-        <v>2.7</v>
+        <v>-0.8</v>
       </c>
       <c r="U3" s="4">
-        <v>679</v>
+        <v>515</v>
       </c>
       <c r="V3" s="4">
-        <v>699</v>
+        <v>539</v>
       </c>
       <c r="W3" s="4">
-        <v>638</v>
+        <v>462</v>
       </c>
       <c r="X3" s="4">
-        <v>693</v>
+        <v>538</v>
       </c>
       <c r="Y3" s="4">
-        <v>0.6</v>
-[...2 lines deleted...]
-        <v>16.98</v>
+        <v>0.7</v>
+      </c>
+      <c r="Z3" s="7">
+        <v>19.95</v>
       </c>
       <c r="AA3" s="4">
-        <v>7.9</v>
+        <v>8.3000000000000007</v>
       </c>
       <c r="AB3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="AC3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="AD3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="AE3" s="4" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="4" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="C4" s="7">
-        <v>46181</v>
+      <c r="C4" s="5">
+        <v>46193</v>
       </c>
       <c r="D4" s="4">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="E4" s="4">
         <v>100</v>
       </c>
       <c r="F4" s="4" t="s">
         <v>27</v>
       </c>
       <c r="G4" s="4" t="s">
-        <v>28</v>
+        <v>36</v>
       </c>
       <c r="H4" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I4" s="4"/>
       <c r="J4" s="4">
-        <v>222</v>
+        <v>211</v>
       </c>
       <c r="K4" s="4">
-        <v>71</v>
-[...2 lines deleted...]
-        <v>622</v>
+        <v>72</v>
+      </c>
+      <c r="L4" s="6">
+        <v>1113</v>
       </c>
       <c r="M4" s="4">
-        <v>62</v>
+        <v>68</v>
       </c>
       <c r="N4" s="4">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="O4" s="4">
-        <v>2.89</v>
+        <v>2.96</v>
       </c>
       <c r="P4" s="4">
+        <v>3.8</v>
+      </c>
+      <c r="Q4" s="4">
+        <v>2.8</v>
+      </c>
+      <c r="R4" s="4">
         <v>4.5</v>
       </c>
-      <c r="Q4" s="4">
-[...4 lines deleted...]
-      </c>
       <c r="S4" s="4">
-        <v>0.9</v>
+        <v>1</v>
       </c>
       <c r="T4" s="4">
-        <v>2.9</v>
+        <v>1.1000000000000001</v>
       </c>
       <c r="U4" s="4">
-        <v>671</v>
+        <v>664</v>
       </c>
       <c r="V4" s="4">
-        <v>709</v>
+        <v>676</v>
       </c>
       <c r="W4" s="4">
-        <v>584</v>
+        <v>634</v>
       </c>
       <c r="X4" s="4">
-        <v>664</v>
+        <v>688</v>
       </c>
       <c r="Y4" s="4">
-        <v>0.3</v>
-[...2 lines deleted...]
-        <v>14.41</v>
+        <v>0</v>
+      </c>
+      <c r="Z4" s="7">
+        <v>7.7</v>
       </c>
       <c r="AA4" s="4">
-        <v>9.1</v>
+        <v>9.5</v>
       </c>
       <c r="AB4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="AC4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="AD4" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="AE4" s="4" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
     </row>
     <row r="5" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="C5" s="7">
-        <v>46075</v>
+      <c r="C5" s="5">
+        <v>46243</v>
       </c>
       <c r="D5" s="4">
         <v>97</v>
       </c>
       <c r="E5" s="4">
         <v>100</v>
       </c>
       <c r="F5" s="4" t="s">
         <v>27</v>
       </c>
       <c r="G5" s="4" t="s">
-        <v>28</v>
+        <v>36</v>
       </c>
       <c r="H5" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I5" s="4"/>
       <c r="J5" s="4">
-        <v>216</v>
+        <v>208</v>
       </c>
       <c r="K5" s="4">
-        <v>72</v>
-[...2 lines deleted...]
-        <v>1011</v>
+        <v>71</v>
+      </c>
+      <c r="L5" s="6">
+        <v>792</v>
       </c>
       <c r="M5" s="4">
-        <v>74</v>
+        <v>52</v>
       </c>
       <c r="N5" s="4">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4">
-        <v>2.92</v>
+        <v>2.94</v>
       </c>
       <c r="P5" s="4">
-        <v>4.0999999999999996</v>
+        <v>4.7</v>
       </c>
       <c r="Q5" s="4">
-        <v>2.5</v>
+        <v>2.6</v>
       </c>
       <c r="R5" s="4">
-        <v>3.1</v>
+        <v>3.3</v>
       </c>
       <c r="S5" s="4">
-        <v>1.2</v>
+        <v>1.1000000000000001</v>
       </c>
       <c r="T5" s="4">
-        <v>0.1</v>
+        <v>1.1000000000000001</v>
       </c>
       <c r="U5" s="4">
-        <v>625</v>
+        <v>601</v>
       </c>
       <c r="V5" s="4">
-        <v>639</v>
+        <v>629</v>
       </c>
       <c r="W5" s="4">
-        <v>594</v>
+        <v>535</v>
       </c>
       <c r="X5" s="4">
-        <v>622</v>
+        <v>602</v>
       </c>
       <c r="Y5" s="4">
-        <v>0.5</v>
-[...2 lines deleted...]
-        <v>14.15</v>
+        <v>0.2</v>
+      </c>
+      <c r="Z5" s="7">
+        <v>14.59</v>
       </c>
       <c r="AA5" s="4">
-        <v>7.2</v>
+        <v>7.9</v>
       </c>
       <c r="AB5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="AC5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="AD5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="AE5" s="4" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="6" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="B6" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="C6" s="7">
-        <v>46186</v>
+      <c r="C6" s="5">
+        <v>46206</v>
       </c>
       <c r="D6" s="4">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="E6" s="4">
         <v>100</v>
       </c>
       <c r="F6" s="4" t="s">
         <v>27</v>
       </c>
       <c r="G6" s="4" t="s">
-        <v>28</v>
+        <v>36</v>
       </c>
       <c r="H6" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I6" s="4"/>
       <c r="J6" s="4">
-        <v>216</v>
+        <v>203</v>
       </c>
       <c r="K6" s="4">
-        <v>71</v>
-[...2 lines deleted...]
-        <v>675</v>
+        <v>72</v>
+      </c>
+      <c r="L6" s="6">
+        <v>973</v>
       </c>
       <c r="M6" s="4">
+        <v>61</v>
+      </c>
+      <c r="N6" s="4">
+        <v>36</v>
+      </c>
+      <c r="O6" s="4">
+        <v>2.93</v>
+      </c>
+      <c r="P6" s="4">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="Q6" s="4">
+        <v>2.6</v>
+      </c>
+      <c r="R6" s="4">
+        <v>4.3</v>
+      </c>
+      <c r="S6" s="4">
+        <v>2.4</v>
+      </c>
+      <c r="T6" s="4">
+        <v>2.1</v>
+      </c>
+      <c r="U6" s="4">
+        <v>671</v>
+      </c>
+      <c r="V6" s="4">
+        <v>682</v>
+      </c>
+      <c r="W6" s="4">
+        <v>646</v>
+      </c>
+      <c r="X6" s="4">
+        <v>696</v>
+      </c>
+      <c r="Y6" s="4">
+        <v>0.4</v>
+      </c>
+      <c r="Z6" s="7">
+        <v>13.57</v>
+      </c>
+      <c r="AA6" s="4">
+        <v>9.6</v>
+      </c>
+      <c r="AB6" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="AC6" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="AD6" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="N6" s="4">
-[...49 lines deleted...]
-      </c>
       <c r="AE6" s="4" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
     </row>
     <row r="7" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="B7" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="C7" s="7">
-        <v>46196</v>
+      <c r="C7" s="5">
+        <v>46019</v>
       </c>
       <c r="D7" s="4">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="E7" s="4">
         <v>100</v>
       </c>
       <c r="F7" s="4" t="s">
         <v>27</v>
       </c>
       <c r="G7" s="4" t="s">
         <v>28</v>
       </c>
       <c r="H7" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I7" s="4"/>
       <c r="J7" s="4">
-        <v>211</v>
+        <v>201</v>
       </c>
       <c r="K7" s="4">
-        <v>70</v>
-[...2 lines deleted...]
-        <v>1314</v>
+        <v>72</v>
+      </c>
+      <c r="L7" s="6">
+        <v>497</v>
       </c>
       <c r="M7" s="4">
-        <v>60</v>
+        <v>45</v>
       </c>
       <c r="N7" s="4">
-        <v>49</v>
+        <v>26</v>
       </c>
       <c r="O7" s="4">
-        <v>2.87</v>
+        <v>2.86</v>
       </c>
       <c r="P7" s="4">
-        <v>3.9</v>
+        <v>4.7</v>
       </c>
       <c r="Q7" s="4">
-        <v>0.8</v>
+        <v>3.3</v>
       </c>
       <c r="R7" s="4">
-        <v>1</v>
+        <v>4.5</v>
       </c>
       <c r="S7" s="4">
-        <v>-0.3</v>
+        <v>2.5</v>
       </c>
       <c r="T7" s="4">
-        <v>2.2000000000000002</v>
+        <v>2.6</v>
       </c>
       <c r="U7" s="4">
-        <v>662</v>
+        <v>529</v>
       </c>
       <c r="V7" s="4">
-        <v>678</v>
+        <v>547</v>
       </c>
       <c r="W7" s="4">
-        <v>626</v>
+        <v>488</v>
       </c>
       <c r="X7" s="4">
-        <v>629</v>
+        <v>535</v>
       </c>
       <c r="Y7" s="4">
-        <v>0.3</v>
-[...2 lines deleted...]
-        <v>15.47</v>
+        <v>0.5</v>
+      </c>
+      <c r="Z7" s="7">
+        <v>18.41</v>
       </c>
       <c r="AA7" s="4">
-        <v>8.4</v>
+        <v>8.6999999999999993</v>
       </c>
       <c r="AB7" s="4" t="s">
-        <v>36</v>
+        <v>51</v>
       </c>
       <c r="AC7" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="AD7" s="4" t="s">
-        <v>38</v>
+        <v>53</v>
       </c>
       <c r="AE7" s="4" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
     </row>
     <row r="8" spans="1:31" x14ac:dyDescent="0.25">
-      <c r="A8" s="5" t="s">
-[...11 lines deleted...]
-      <c r="E8" s="5">
+      <c r="A8" s="8" t="s">
+        <v>54</v>
+      </c>
+      <c r="B8" s="8" t="s">
+        <v>55</v>
+      </c>
+      <c r="C8" s="9">
+        <v>46267</v>
+      </c>
+      <c r="D8" s="8">
+        <v>97</v>
+      </c>
+      <c r="E8" s="8">
         <v>100</v>
       </c>
-      <c r="F8" s="5" t="s">
+      <c r="F8" s="8" t="s">
         <v>27</v>
       </c>
-      <c r="G8" s="5" t="s">
+      <c r="G8" s="8" t="s">
         <v>28</v>
       </c>
-      <c r="H8" s="5" t="s">
+      <c r="H8" s="8" t="s">
         <v>29</v>
       </c>
-      <c r="I8" s="5"/>
-[...57 lines deleted...]
-      <c r="AC8" s="5" t="s">
+      <c r="I8" s="8"/>
+      <c r="J8" s="8">
+        <v>199</v>
+      </c>
+      <c r="K8" s="8">
+        <v>70</v>
+      </c>
+      <c r="L8" s="10">
+        <v>1002</v>
+      </c>
+      <c r="M8" s="8">
         <v>55</v>
       </c>
-      <c r="AD8" s="5" t="s">
-[...3 lines deleted...]
-        <v>39</v>
+      <c r="N8" s="8">
+        <v>42</v>
+      </c>
+      <c r="O8" s="8">
+        <v>2.79</v>
+      </c>
+      <c r="P8" s="8">
+        <v>3.9</v>
+      </c>
+      <c r="Q8" s="8">
+        <v>1.7</v>
+      </c>
+      <c r="R8" s="8">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="S8" s="8">
+        <v>-0.3</v>
+      </c>
+      <c r="T8" s="8">
+        <v>-1.2</v>
+      </c>
+      <c r="U8" s="8">
+        <v>592</v>
+      </c>
+      <c r="V8" s="8">
+        <v>613</v>
+      </c>
+      <c r="W8" s="8">
+        <v>545</v>
+      </c>
+      <c r="X8" s="8">
+        <v>598</v>
+      </c>
+      <c r="Y8" s="8">
+        <v>0.7</v>
+      </c>
+      <c r="Z8" s="11">
+        <v>14.12</v>
+      </c>
+      <c r="AA8" s="8">
+        <v>7.6</v>
+      </c>
+      <c r="AB8" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="AC8" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="AD8" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="AE8" s="8" t="s">
+        <v>33</v>
       </c>
     </row>
     <row r="9" spans="1:31" x14ac:dyDescent="0.25">
-      <c r="A9" s="5" t="s">
+      <c r="A9" s="8" t="s">
+        <v>56</v>
+      </c>
+      <c r="B9" s="8" t="s">
         <v>57</v>
       </c>
-      <c r="B9" s="5" t="s">
+      <c r="C9" s="9">
+        <v>46235</v>
+      </c>
+      <c r="D9" s="8">
+        <v>98</v>
+      </c>
+      <c r="E9" s="8">
+        <v>100</v>
+      </c>
+      <c r="F9" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="G9" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="H9" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="I9" s="8"/>
+      <c r="J9" s="8">
+        <v>199</v>
+      </c>
+      <c r="K9" s="8">
+        <v>70</v>
+      </c>
+      <c r="L9" s="10">
+        <v>1096</v>
+      </c>
+      <c r="M9" s="8">
+        <v>57</v>
+      </c>
+      <c r="N9" s="8">
+        <v>38</v>
+      </c>
+      <c r="O9" s="8">
+        <v>2.87</v>
+      </c>
+      <c r="P9" s="8">
+        <v>5</v>
+      </c>
+      <c r="Q9" s="8">
+        <v>1.9</v>
+      </c>
+      <c r="R9" s="8">
+        <v>2.8</v>
+      </c>
+      <c r="S9" s="8">
+        <v>1.8</v>
+      </c>
+      <c r="T9" s="8">
+        <v>1.5</v>
+      </c>
+      <c r="U9" s="8">
+        <v>761</v>
+      </c>
+      <c r="V9" s="8">
+        <v>771</v>
+      </c>
+      <c r="W9" s="8">
+        <v>740</v>
+      </c>
+      <c r="X9" s="8">
+        <v>778</v>
+      </c>
+      <c r="Y9" s="8">
+        <v>0.5</v>
+      </c>
+      <c r="Z9" s="11">
+        <v>12.16</v>
+      </c>
+      <c r="AA9" s="8">
+        <v>7.7</v>
+      </c>
+      <c r="AB9" s="8" t="s">
         <v>58</v>
       </c>
-      <c r="C9" s="10">
-[...72 lines deleted...]
-      <c r="AB9" s="5" t="s">
+      <c r="AC9" s="8" t="s">
         <v>59</v>
       </c>
-      <c r="AC9" s="5" t="s">
+      <c r="AD9" s="8" t="s">
         <v>60</v>
       </c>
-      <c r="AD9" s="5" t="s">
-[...3 lines deleted...]
-        <v>39</v>
+      <c r="AE9" s="8" t="s">
+        <v>33</v>
       </c>
     </row>
     <row r="10" spans="1:31" x14ac:dyDescent="0.25">
-      <c r="A10" s="5" t="s">
+      <c r="A10" s="8" t="s">
         <v>61</v>
       </c>
-      <c r="B10" s="5" t="s">
+      <c r="B10" s="8" t="s">
         <v>62</v>
       </c>
-      <c r="C10" s="10">
-[...8 lines deleted...]
-      <c r="F10" s="5" t="s">
+      <c r="C10" s="9">
+        <v>46012</v>
+      </c>
+      <c r="D10" s="8">
+        <v>97</v>
+      </c>
+      <c r="E10" s="8">
+        <v>100</v>
+      </c>
+      <c r="F10" s="8" t="s">
         <v>27</v>
       </c>
-      <c r="G10" s="5" t="s">
+      <c r="G10" s="8" t="s">
         <v>28</v>
       </c>
-      <c r="H10" s="5" t="s">
+      <c r="H10" s="8" t="s">
         <v>29</v>
       </c>
-      <c r="I10" s="5"/>
-[...3 lines deleted...]
-      <c r="K10" s="5">
+      <c r="I10" s="8"/>
+      <c r="J10" s="8">
+        <v>199</v>
+      </c>
+      <c r="K10" s="8">
         <v>72</v>
       </c>
-      <c r="L10" s="11">
-[...14 lines deleted...]
-      <c r="Q10" s="5">
+      <c r="L10" s="10">
+        <v>375</v>
+      </c>
+      <c r="M10" s="8">
+        <v>49</v>
+      </c>
+      <c r="N10" s="8">
+        <v>26</v>
+      </c>
+      <c r="O10" s="8">
         <v>2.9</v>
       </c>
-      <c r="R10" s="5">
-[...29 lines deleted...]
-      <c r="AB10" s="5" t="s">
+      <c r="P10" s="8">
+        <v>4.3</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>2.7</v>
+      </c>
+      <c r="R10" s="8">
+        <v>3.6</v>
+      </c>
+      <c r="S10" s="8">
+        <v>0.9</v>
+      </c>
+      <c r="T10" s="8">
+        <v>2</v>
+      </c>
+      <c r="U10" s="8">
+        <v>564</v>
+      </c>
+      <c r="V10" s="8">
+        <v>587</v>
+      </c>
+      <c r="W10" s="8">
+        <v>512</v>
+      </c>
+      <c r="X10" s="8">
+        <v>576</v>
+      </c>
+      <c r="Y10" s="8">
+        <v>0.8</v>
+      </c>
+      <c r="Z10" s="11">
+        <v>18.89</v>
+      </c>
+      <c r="AA10" s="8">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="AB10" s="8" t="s">
+        <v>51</v>
+      </c>
+      <c r="AC10" s="8" t="s">
         <v>63</v>
       </c>
-      <c r="AC10" s="5" t="s">
-[...5 lines deleted...]
-      <c r="AE10" s="5" t="s">
+      <c r="AD10" s="8" t="s">
+        <v>53</v>
+      </c>
+      <c r="AE10" s="8" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="11" spans="1:31" x14ac:dyDescent="0.25">
-      <c r="A11" s="5" t="s">
+      <c r="A11" s="8" t="s">
         <v>64</v>
       </c>
-      <c r="B11" s="5" t="s">
+      <c r="B11" s="8" t="s">
         <v>65</v>
       </c>
-      <c r="C11" s="10">
-[...5 lines deleted...]
-      <c r="E11" s="5">
+      <c r="C11" s="9">
+        <v>46249</v>
+      </c>
+      <c r="D11" s="8">
+        <v>96</v>
+      </c>
+      <c r="E11" s="8">
         <v>100</v>
       </c>
-      <c r="F11" s="5" t="s">
+      <c r="F11" s="8" t="s">
         <v>27</v>
       </c>
-      <c r="G11" s="5" t="s">
-[...2 lines deleted...]
-      <c r="H11" s="5" t="s">
+      <c r="G11" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="H11" s="8" t="s">
         <v>29</v>
       </c>
-      <c r="I11" s="5"/>
-[...3 lines deleted...]
-      <c r="K11" s="5">
+      <c r="I11" s="8"/>
+      <c r="J11" s="8">
+        <v>195</v>
+      </c>
+      <c r="K11" s="8">
         <v>71</v>
       </c>
-      <c r="L11" s="11">
-[...53 lines deleted...]
-      <c r="AD11" s="5" t="s">
+      <c r="L11" s="10">
+        <v>909</v>
+      </c>
+      <c r="M11" s="8">
+        <v>50</v>
+      </c>
+      <c r="N11" s="8">
         <v>38</v>
       </c>
-      <c r="AE11" s="5" t="s">
-        <v>39</v>
+      <c r="O11" s="8">
+        <v>2.87</v>
+      </c>
+      <c r="P11" s="8">
+        <v>3.2</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>1.4</v>
+      </c>
+      <c r="R11" s="8">
+        <v>2</v>
+      </c>
+      <c r="S11" s="8">
+        <v>0.3</v>
+      </c>
+      <c r="T11" s="8">
+        <v>1</v>
+      </c>
+      <c r="U11" s="8">
+        <v>488</v>
+      </c>
+      <c r="V11" s="8">
+        <v>506</v>
+      </c>
+      <c r="W11" s="8">
+        <v>448</v>
+      </c>
+      <c r="X11" s="8">
+        <v>471</v>
+      </c>
+      <c r="Y11" s="8">
+        <v>0.7</v>
+      </c>
+      <c r="Z11" s="11">
+        <v>19.79</v>
+      </c>
+      <c r="AA11" s="8">
+        <v>8.6</v>
+      </c>
+      <c r="AB11" s="8" t="s">
+        <v>66</v>
+      </c>
+      <c r="AC11" s="8" t="s">
+        <v>67</v>
+      </c>
+      <c r="AD11" s="8" t="s">
+        <v>44</v>
+      </c>
+      <c r="AE11" s="8" t="s">
+        <v>45</v>
       </c>
     </row>
     <row r="12" spans="1:31" x14ac:dyDescent="0.25">
-      <c r="A12" s="5" t="s">
-[...8 lines deleted...]
-      <c r="D12" s="5">
+      <c r="A12" s="8" t="s">
+        <v>68</v>
+      </c>
+      <c r="B12" s="8" t="s">
+        <v>69</v>
+      </c>
+      <c r="C12" s="9">
+        <v>46173</v>
+      </c>
+      <c r="D12" s="8">
         <v>97</v>
       </c>
-      <c r="E12" s="5">
+      <c r="E12" s="8">
         <v>100</v>
       </c>
-      <c r="F12" s="5" t="s">
+      <c r="F12" s="8" t="s">
         <v>27</v>
       </c>
-      <c r="G12" s="5" t="s">
-[...2 lines deleted...]
-      <c r="H12" s="5" t="s">
+      <c r="G12" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="H12" s="8" t="s">
         <v>29</v>
       </c>
-      <c r="I12" s="5"/>
-[...3 lines deleted...]
-      <c r="K12" s="5">
+      <c r="I12" s="8"/>
+      <c r="J12" s="8">
+        <v>193</v>
+      </c>
+      <c r="K12" s="8">
         <v>71</v>
       </c>
-      <c r="L12" s="11">
-[...57 lines deleted...]
-        <v>39</v>
+      <c r="L12" s="10">
+        <v>951</v>
+      </c>
+      <c r="M12" s="8">
+        <v>42</v>
+      </c>
+      <c r="N12" s="8">
+        <v>29</v>
+      </c>
+      <c r="O12" s="8">
+        <v>2.95</v>
+      </c>
+      <c r="P12" s="8">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>3.5</v>
+      </c>
+      <c r="R12" s="8">
+        <v>5</v>
+      </c>
+      <c r="S12" s="8">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="T12" s="8">
+        <v>1.2</v>
+      </c>
+      <c r="U12" s="8">
+        <v>570</v>
+      </c>
+      <c r="V12" s="8">
+        <v>572</v>
+      </c>
+      <c r="W12" s="8">
+        <v>567</v>
+      </c>
+      <c r="X12" s="8">
+        <v>597</v>
+      </c>
+      <c r="Y12" s="8">
+        <v>0</v>
+      </c>
+      <c r="Z12" s="11">
+        <v>10.01</v>
+      </c>
+      <c r="AA12" s="8">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="AB12" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="AC12" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="AD12" s="8" t="s">
+        <v>72</v>
+      </c>
+      <c r="AE12" s="8" t="s">
+        <v>45</v>
       </c>
     </row>
     <row r="13" spans="1:31" x14ac:dyDescent="0.25">
-      <c r="A13" s="6" t="s">
-[...3 lines deleted...]
-        <v>69</v>
+      <c r="A13" s="12" t="s">
+        <v>73</v>
+      </c>
+      <c r="B13" s="12" t="s">
+        <v>74</v>
       </c>
       <c r="C13" s="13">
-        <v>46146</v>
-[...4 lines deleted...]
-      <c r="E13" s="6">
+        <v>46009</v>
+      </c>
+      <c r="D13" s="12">
+        <v>97</v>
+      </c>
+      <c r="E13" s="12">
         <v>100</v>
       </c>
-      <c r="F13" s="6" t="s">
+      <c r="F13" s="12" t="s">
         <v>27</v>
       </c>
-      <c r="G13" s="6" t="s">
-[...10 lines deleted...]
-        <v>71</v>
+      <c r="G13" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="H13" s="12" t="s">
+        <v>75</v>
+      </c>
+      <c r="I13" s="12"/>
+      <c r="J13" s="12">
+        <v>191</v>
+      </c>
+      <c r="K13" s="12">
+        <v>72</v>
       </c>
       <c r="L13" s="14">
-        <v>745</v>
-[...19 lines deleted...]
-      <c r="S13" s="6">
+        <v>885</v>
+      </c>
+      <c r="M13" s="12">
+        <v>55</v>
+      </c>
+      <c r="N13" s="12">
+        <v>30</v>
+      </c>
+      <c r="O13" s="12">
+        <v>2.84</v>
+      </c>
+      <c r="P13" s="12">
+        <v>4.7</v>
+      </c>
+      <c r="Q13" s="12">
+        <v>1.5</v>
+      </c>
+      <c r="R13" s="12">
+        <v>2</v>
+      </c>
+      <c r="S13" s="12">
+        <v>0.9</v>
+      </c>
+      <c r="T13" s="12">
+        <v>1.5</v>
+      </c>
+      <c r="U13" s="12">
+        <v>564</v>
+      </c>
+      <c r="V13" s="12">
+        <v>572</v>
+      </c>
+      <c r="W13" s="12">
+        <v>547</v>
+      </c>
+      <c r="X13" s="12">
+        <v>534</v>
+      </c>
+      <c r="Y13" s="12">
         <v>-0.3</v>
       </c>
-      <c r="T13" s="6">
-[...16 lines deleted...]
-      </c>
       <c r="Z13" s="15">
-        <v>19.68</v>
-[...10 lines deleted...]
-      <c r="AD13" s="6" t="s">
+        <v>14.05</v>
+      </c>
+      <c r="AA13" s="12">
+        <v>8.5</v>
+      </c>
+      <c r="AB13" s="12" t="s">
         <v>38</v>
       </c>
-      <c r="AE13" s="6" t="s">
-        <v>39</v>
+      <c r="AC13" s="12" t="s">
+        <v>76</v>
+      </c>
+      <c r="AD13" s="12" t="s">
+        <v>77</v>
+      </c>
+      <c r="AE13" s="12" t="s">
+        <v>78</v>
       </c>
     </row>
     <row r="14" spans="1:31" x14ac:dyDescent="0.25">
-      <c r="A14" s="6" t="s">
-[...2 lines deleted...]
-      <c r="B14" s="6" t="s">
+      <c r="A14" s="12" t="s">
+        <v>79</v>
+      </c>
+      <c r="B14" s="12" t="s">
+        <v>80</v>
+      </c>
+      <c r="C14" s="13">
+        <v>46209</v>
+      </c>
+      <c r="D14" s="12">
+        <v>97</v>
+      </c>
+      <c r="E14" s="12">
+        <v>100</v>
+      </c>
+      <c r="F14" s="12" t="s">
+        <v>27</v>
+      </c>
+      <c r="G14" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="H14" s="12" t="s">
+        <v>29</v>
+      </c>
+      <c r="I14" s="12"/>
+      <c r="J14" s="12">
+        <v>190</v>
+      </c>
+      <c r="K14" s="12">
         <v>71</v>
       </c>
-      <c r="C14" s="13">
-[...25 lines deleted...]
-      </c>
       <c r="L14" s="14">
-        <v>664</v>
-[...38 lines deleted...]
-        <v>0.7</v>
+        <v>747</v>
+      </c>
+      <c r="M14" s="12">
+        <v>56</v>
+      </c>
+      <c r="N14" s="12">
+        <v>30</v>
+      </c>
+      <c r="O14" s="12">
+        <v>2.87</v>
+      </c>
+      <c r="P14" s="12">
+        <v>3.8</v>
+      </c>
+      <c r="Q14" s="12">
+        <v>1.9</v>
+      </c>
+      <c r="R14" s="12">
+        <v>2.4</v>
+      </c>
+      <c r="S14" s="12">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="T14" s="12">
+        <v>0.2</v>
+      </c>
+      <c r="U14" s="12">
+        <v>555</v>
+      </c>
+      <c r="V14" s="12">
+        <v>568</v>
+      </c>
+      <c r="W14" s="12">
+        <v>526</v>
+      </c>
+      <c r="X14" s="12">
+        <v>556</v>
+      </c>
+      <c r="Y14" s="12">
+        <v>0.2</v>
       </c>
       <c r="Z14" s="15">
-        <v>15.45</v>
-[...13 lines deleted...]
-      <c r="AE14" s="6" t="s">
+        <v>17.329999999999998</v>
+      </c>
+      <c r="AA14" s="12">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="AB14" s="12" t="s">
+        <v>81</v>
+      </c>
+      <c r="AC14" s="12" t="s">
+        <v>82</v>
+      </c>
+      <c r="AD14" s="12" t="s">
+        <v>83</v>
+      </c>
+      <c r="AE14" s="12" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="15" spans="1:31" x14ac:dyDescent="0.25">
-      <c r="A15" s="6" t="s">
-[...3 lines deleted...]
-        <v>75</v>
+      <c r="A15" s="12" t="s">
+        <v>84</v>
+      </c>
+      <c r="B15" s="12" t="s">
+        <v>85</v>
       </c>
       <c r="C15" s="13">
-        <v>46078</v>
-[...4 lines deleted...]
-      <c r="E15" s="6">
+        <v>45997</v>
+      </c>
+      <c r="D15" s="12">
+        <v>97</v>
+      </c>
+      <c r="E15" s="12">
         <v>100</v>
       </c>
-      <c r="F15" s="6" t="s">
+      <c r="F15" s="12" t="s">
         <v>27</v>
       </c>
-      <c r="G15" s="6" t="s">
-[...2 lines deleted...]
-      <c r="H15" s="6" t="s">
+      <c r="G15" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="H15" s="12" t="s">
         <v>29</v>
       </c>
-      <c r="I15" s="6"/>
-[...4 lines deleted...]
-        <v>72</v>
+      <c r="I15" s="12"/>
+      <c r="J15" s="12">
+        <v>189</v>
+      </c>
+      <c r="K15" s="12">
+        <v>71</v>
       </c>
       <c r="L15" s="14">
-        <v>488</v>
-[...38 lines deleted...]
-        <v>1</v>
+        <v>952</v>
+      </c>
+      <c r="M15" s="12">
+        <v>43</v>
+      </c>
+      <c r="N15" s="12">
+        <v>29</v>
+      </c>
+      <c r="O15" s="12">
+        <v>2.88</v>
+      </c>
+      <c r="P15" s="12">
+        <v>4.5</v>
+      </c>
+      <c r="Q15" s="12">
+        <v>3</v>
+      </c>
+      <c r="R15" s="12">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="S15" s="12">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="T15" s="12">
+        <v>0.7</v>
+      </c>
+      <c r="U15" s="12">
+        <v>503</v>
+      </c>
+      <c r="V15" s="12">
+        <v>506</v>
+      </c>
+      <c r="W15" s="12">
+        <v>498</v>
+      </c>
+      <c r="X15" s="12">
+        <v>519</v>
+      </c>
+      <c r="Y15" s="12">
+        <v>0.2</v>
       </c>
       <c r="Z15" s="15">
-        <v>20.13</v>
-[...4 lines deleted...]
-      <c r="AB15" s="6" t="s">
+        <v>16.41</v>
+      </c>
+      <c r="AA15" s="12">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="AB15" s="12" t="s">
+        <v>51</v>
+      </c>
+      <c r="AC15" s="12" t="s">
+        <v>43</v>
+      </c>
+      <c r="AD15" s="12" t="s">
         <v>77</v>
       </c>
-      <c r="AC15" s="6" t="s">
+      <c r="AE15" s="12" t="s">
         <v>78</v>
-      </c>
-[...4 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="16" spans="1:31" x14ac:dyDescent="0.25">
-      <c r="A16" s="6" t="s">
-[...3 lines deleted...]
-        <v>82</v>
+      <c r="A16" s="12" t="s">
+        <v>86</v>
+      </c>
+      <c r="B16" s="12" t="s">
+        <v>87</v>
       </c>
       <c r="C16" s="13">
-        <v>46189</v>
-[...4 lines deleted...]
-      <c r="E16" s="6">
+        <v>46235</v>
+      </c>
+      <c r="D16" s="12">
+        <v>98</v>
+      </c>
+      <c r="E16" s="12">
         <v>100</v>
       </c>
-      <c r="F16" s="6" t="s">
+      <c r="F16" s="12" t="s">
         <v>27</v>
       </c>
-      <c r="G16" s="6" t="s">
-[...2 lines deleted...]
-      <c r="H16" s="6" t="s">
+      <c r="G16" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="H16" s="12" t="s">
         <v>29</v>
       </c>
-      <c r="I16" s="6"/>
-[...3 lines deleted...]
-      <c r="K16" s="6">
+      <c r="I16" s="12"/>
+      <c r="J16" s="12">
+        <v>188</v>
+      </c>
+      <c r="K16" s="12">
         <v>71</v>
       </c>
       <c r="L16" s="14">
-        <v>814</v>
-[...4 lines deleted...]
-      <c r="N16" s="6">
+        <v>1230</v>
+      </c>
+      <c r="M16" s="12">
+        <v>76</v>
+      </c>
+      <c r="N16" s="12">
+        <v>48</v>
+      </c>
+      <c r="O16" s="12">
+        <v>2.86</v>
+      </c>
+      <c r="P16" s="12">
+        <v>2.9</v>
+      </c>
+      <c r="Q16" s="12">
+        <v>0.2</v>
+      </c>
+      <c r="R16" s="12">
+        <v>0.5</v>
+      </c>
+      <c r="S16" s="12">
+        <v>0.5</v>
+      </c>
+      <c r="T16" s="12">
+        <v>-0.2</v>
+      </c>
+      <c r="U16" s="12">
+        <v>698</v>
+      </c>
+      <c r="V16" s="12">
+        <v>716</v>
+      </c>
+      <c r="W16" s="12">
+        <v>656</v>
+      </c>
+      <c r="X16" s="12">
+        <v>685</v>
+      </c>
+      <c r="Y16" s="12">
+        <v>0.5</v>
+      </c>
+      <c r="Z16" s="15">
+        <v>7.31</v>
+      </c>
+      <c r="AA16" s="12">
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="AB16" s="12" t="s">
+        <v>88</v>
+      </c>
+      <c r="AC16" s="12" t="s">
+        <v>89</v>
+      </c>
+      <c r="AD16" s="12" t="s">
+        <v>60</v>
+      </c>
+      <c r="AE16" s="12" t="s">
         <v>33</v>
-      </c>
-[...49 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="17" spans="1:31" x14ac:dyDescent="0.25">
-      <c r="A17" s="6" t="s">
-[...3 lines deleted...]
-        <v>85</v>
+      <c r="A17" s="12" t="s">
+        <v>90</v>
+      </c>
+      <c r="B17" s="12" t="s">
+        <v>91</v>
       </c>
       <c r="C17" s="13">
-        <v>46147</v>
-[...1 lines deleted...]
-      <c r="D17" s="6">
+        <v>46195</v>
+      </c>
+      <c r="D17" s="12">
         <v>97</v>
       </c>
-      <c r="E17" s="6">
+      <c r="E17" s="12">
         <v>100</v>
       </c>
-      <c r="F17" s="6" t="s">
+      <c r="F17" s="12" t="s">
         <v>27</v>
       </c>
-      <c r="G17" s="6" t="s">
-[...2 lines deleted...]
-      <c r="H17" s="6" t="s">
+      <c r="G17" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="H17" s="12" t="s">
         <v>29</v>
       </c>
-      <c r="I17" s="6"/>
-[...4 lines deleted...]
-        <v>71</v>
+      <c r="I17" s="12"/>
+      <c r="J17" s="12">
+        <v>188</v>
+      </c>
+      <c r="K17" s="12">
+        <v>72</v>
       </c>
       <c r="L17" s="14">
-        <v>568</v>
-[...22 lines deleted...]
-      <c r="T17" s="6">
+        <v>1211</v>
+      </c>
+      <c r="M17" s="12">
+        <v>70</v>
+      </c>
+      <c r="N17" s="12">
+        <v>38</v>
+      </c>
+      <c r="O17" s="12">
+        <v>2.95</v>
+      </c>
+      <c r="P17" s="12">
+        <v>2.9</v>
+      </c>
+      <c r="Q17" s="12">
+        <v>1.6</v>
+      </c>
+      <c r="R17" s="12">
+        <v>2.7</v>
+      </c>
+      <c r="S17" s="12">
         <v>1.4</v>
       </c>
-      <c r="U17" s="6">
-[...11 lines deleted...]
-      <c r="Y17" s="6">
+      <c r="T17" s="12">
+        <v>-0.6</v>
+      </c>
+      <c r="U17" s="12">
+        <v>633</v>
+      </c>
+      <c r="V17" s="12">
+        <v>636</v>
+      </c>
+      <c r="W17" s="12">
+        <v>626</v>
+      </c>
+      <c r="X17" s="12">
+        <v>659</v>
+      </c>
+      <c r="Y17" s="12">
         <v>0.5</v>
       </c>
       <c r="Z17" s="15">
-        <v>14.56</v>
-[...13 lines deleted...]
-      <c r="AE17" s="6" t="s">
+        <v>12.51</v>
+      </c>
+      <c r="AA17" s="12">
+        <v>8.6</v>
+      </c>
+      <c r="AB17" s="12" t="s">
+        <v>48</v>
+      </c>
+      <c r="AC17" s="12" t="s">
+        <v>92</v>
+      </c>
+      <c r="AD17" s="12" t="s">
         <v>39</v>
+      </c>
+      <c r="AE17" s="12" t="s">
+        <v>33</v>
       </c>
     </row>
     <row r="18" spans="1:31" x14ac:dyDescent="0.25">
-      <c r="A18" s="5" t="s">
-[...11 lines deleted...]
-      <c r="E18" s="5">
+      <c r="A18" s="8" t="s">
+        <v>93</v>
+      </c>
+      <c r="B18" s="8" t="s">
+        <v>94</v>
+      </c>
+      <c r="C18" s="9">
+        <v>45997</v>
+      </c>
+      <c r="D18" s="8">
+        <v>97</v>
+      </c>
+      <c r="E18" s="8">
         <v>100</v>
       </c>
-      <c r="F18" s="5" t="s">
+      <c r="F18" s="8" t="s">
         <v>27</v>
       </c>
-      <c r="G18" s="5" t="s">
-[...2 lines deleted...]
-      <c r="H18" s="5" t="s">
+      <c r="G18" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="H18" s="8" t="s">
         <v>29</v>
       </c>
-      <c r="I18" s="5"/>
-[...64 lines deleted...]
-        <v>45</v>
+      <c r="I18" s="8"/>
+      <c r="J18" s="8">
+        <v>188</v>
+      </c>
+      <c r="K18" s="8">
+        <v>72</v>
+      </c>
+      <c r="L18" s="10">
+        <v>565</v>
+      </c>
+      <c r="M18" s="8">
+        <v>34</v>
+      </c>
+      <c r="N18" s="8">
+        <v>18</v>
+      </c>
+      <c r="O18" s="8">
+        <v>2.74</v>
+      </c>
+      <c r="P18" s="8">
+        <v>5.7</v>
+      </c>
+      <c r="Q18" s="8">
+        <v>2.6</v>
+      </c>
+      <c r="R18" s="8">
+        <v>3.3</v>
+      </c>
+      <c r="S18" s="8">
+        <v>2.1</v>
+      </c>
+      <c r="T18" s="8">
+        <v>3.5</v>
+      </c>
+      <c r="U18" s="8">
+        <v>556</v>
+      </c>
+      <c r="V18" s="8">
+        <v>563</v>
+      </c>
+      <c r="W18" s="8">
+        <v>544</v>
+      </c>
+      <c r="X18" s="8">
+        <v>544</v>
+      </c>
+      <c r="Y18" s="8">
+        <v>-0.1</v>
+      </c>
+      <c r="Z18" s="11">
+        <v>15.09</v>
+      </c>
+      <c r="AA18" s="8">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="AB18" s="8" t="s">
+        <v>51</v>
+      </c>
+      <c r="AC18" s="8" t="s">
+        <v>76</v>
+      </c>
+      <c r="AD18" s="8" t="s">
+        <v>77</v>
+      </c>
+      <c r="AE18" s="8" t="s">
+        <v>78</v>
       </c>
     </row>
     <row r="19" spans="1:31" x14ac:dyDescent="0.25">
-      <c r="A19" s="5" t="s">
-[...8 lines deleted...]
-      <c r="D19" s="5">
+      <c r="A19" s="8" t="s">
+        <v>95</v>
+      </c>
+      <c r="B19" s="8" t="s">
+        <v>96</v>
+      </c>
+      <c r="C19" s="9">
+        <v>46001</v>
+      </c>
+      <c r="D19" s="8">
         <v>97</v>
       </c>
-      <c r="E19" s="5">
+      <c r="E19" s="8">
         <v>100</v>
       </c>
-      <c r="F19" s="5" t="s">
+      <c r="F19" s="8" t="s">
         <v>27</v>
       </c>
-      <c r="G19" s="5" t="s">
+      <c r="G19" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="H19" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="I19" s="8"/>
+      <c r="J19" s="8">
+        <v>187</v>
+      </c>
+      <c r="K19" s="8">
+        <v>72</v>
+      </c>
+      <c r="L19" s="10">
+        <v>885</v>
+      </c>
+      <c r="M19" s="8">
+        <v>57</v>
+      </c>
+      <c r="N19" s="8">
         <v>28</v>
       </c>
-      <c r="H19" s="5" t="s">
-[...33 lines deleted...]
-      <c r="T19" s="5">
+      <c r="O19" s="8">
+        <v>2.97</v>
+      </c>
+      <c r="P19" s="8">
+        <v>3.6</v>
+      </c>
+      <c r="Q19" s="8">
         <v>1.7</v>
       </c>
-      <c r="U19" s="5">
-[...30 lines deleted...]
-        <v>39</v>
+      <c r="R19" s="8">
+        <v>2.6</v>
+      </c>
+      <c r="S19" s="8">
+        <v>1.6</v>
+      </c>
+      <c r="T19" s="8">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="U19" s="8">
+        <v>582</v>
+      </c>
+      <c r="V19" s="8">
+        <v>584</v>
+      </c>
+      <c r="W19" s="8">
+        <v>576</v>
+      </c>
+      <c r="X19" s="8">
+        <v>588</v>
+      </c>
+      <c r="Y19" s="8">
+        <v>0.8</v>
+      </c>
+      <c r="Z19" s="11">
+        <v>17.190000000000001</v>
+      </c>
+      <c r="AA19" s="8">
+        <v>8.4</v>
+      </c>
+      <c r="AB19" s="8" t="s">
+        <v>51</v>
+      </c>
+      <c r="AC19" s="8" t="s">
+        <v>97</v>
+      </c>
+      <c r="AD19" s="8" t="s">
+        <v>77</v>
+      </c>
+      <c r="AE19" s="8" t="s">
+        <v>78</v>
       </c>
     </row>
     <row r="20" spans="1:31" x14ac:dyDescent="0.25">
-      <c r="A20" s="5" t="s">
-[...11 lines deleted...]
-      <c r="E20" s="5">
+      <c r="A20" s="8" t="s">
+        <v>98</v>
+      </c>
+      <c r="B20" s="8" t="s">
+        <v>99</v>
+      </c>
+      <c r="C20" s="9">
+        <v>46236</v>
+      </c>
+      <c r="D20" s="8">
+        <v>98</v>
+      </c>
+      <c r="E20" s="8">
         <v>100</v>
       </c>
-      <c r="F20" s="5" t="s">
+      <c r="F20" s="8" t="s">
         <v>27</v>
       </c>
-      <c r="G20" s="5" t="s">
-[...2 lines deleted...]
-      <c r="H20" s="5" t="s">
+      <c r="G20" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="H20" s="8" t="s">
         <v>29</v>
       </c>
-      <c r="I20" s="5"/>
-[...64 lines deleted...]
-        <v>33</v>
+      <c r="I20" s="8"/>
+      <c r="J20" s="8">
+        <v>187</v>
+      </c>
+      <c r="K20" s="8">
+        <v>73</v>
+      </c>
+      <c r="L20" s="10">
+        <v>413</v>
+      </c>
+      <c r="M20" s="8">
+        <v>46</v>
+      </c>
+      <c r="N20" s="8">
+        <v>26</v>
+      </c>
+      <c r="O20" s="8">
+        <v>2.84</v>
+      </c>
+      <c r="P20" s="8">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="Q20" s="8">
+        <v>2.6</v>
+      </c>
+      <c r="R20" s="8">
+        <v>3.3</v>
+      </c>
+      <c r="S20" s="8">
+        <v>0.4</v>
+      </c>
+      <c r="T20" s="8">
+        <v>3.2</v>
+      </c>
+      <c r="U20" s="8">
+        <v>603</v>
+      </c>
+      <c r="V20" s="8">
+        <v>625</v>
+      </c>
+      <c r="W20" s="8">
+        <v>552</v>
+      </c>
+      <c r="X20" s="8">
+        <v>607</v>
+      </c>
+      <c r="Y20" s="8">
+        <v>-0.3</v>
+      </c>
+      <c r="Z20" s="11">
+        <v>13.28</v>
+      </c>
+      <c r="AA20" s="8">
+        <v>9.1</v>
+      </c>
+      <c r="AB20" s="8" t="s">
+        <v>100</v>
+      </c>
+      <c r="AC20" s="8" t="s">
+        <v>101</v>
+      </c>
+      <c r="AD20" s="8" t="s">
+        <v>102</v>
+      </c>
+      <c r="AE20" s="8" t="s">
+        <v>45</v>
       </c>
     </row>
     <row r="21" spans="1:31" x14ac:dyDescent="0.25">
-      <c r="A21" s="5" t="s">
-[...8 lines deleted...]
-      <c r="D21" s="5">
+      <c r="A21" s="8" t="s">
+        <v>103</v>
+      </c>
+      <c r="B21" s="8" t="s">
+        <v>104</v>
+      </c>
+      <c r="C21" s="9">
+        <v>46173</v>
+      </c>
+      <c r="D21" s="8">
         <v>97</v>
       </c>
-      <c r="E21" s="5">
+      <c r="E21" s="8">
         <v>100</v>
       </c>
-      <c r="F21" s="5" t="s">
+      <c r="F21" s="8" t="s">
         <v>27</v>
       </c>
-      <c r="G21" s="5" t="s">
-[...2 lines deleted...]
-      <c r="H21" s="5" t="s">
+      <c r="G21" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="H21" s="8" t="s">
         <v>29</v>
       </c>
-      <c r="I21" s="5"/>
-[...3 lines deleted...]
-      <c r="K21" s="5">
+      <c r="I21" s="8"/>
+      <c r="J21" s="8">
+        <v>185</v>
+      </c>
+      <c r="K21" s="8">
         <v>71</v>
       </c>
-      <c r="L21" s="11">
-[...57 lines deleted...]
-        <v>39</v>
+      <c r="L21" s="10">
+        <v>1161</v>
+      </c>
+      <c r="M21" s="8">
+        <v>56</v>
+      </c>
+      <c r="N21" s="8">
+        <v>32</v>
+      </c>
+      <c r="O21" s="8">
+        <v>2.99</v>
+      </c>
+      <c r="P21" s="8">
+        <v>3.7</v>
+      </c>
+      <c r="Q21" s="8">
+        <v>1.6</v>
+      </c>
+      <c r="R21" s="8">
+        <v>2.5</v>
+      </c>
+      <c r="S21" s="8">
+        <v>1.6</v>
+      </c>
+      <c r="T21" s="8">
+        <v>0.2</v>
+      </c>
+      <c r="U21" s="8">
+        <v>479</v>
+      </c>
+      <c r="V21" s="8">
+        <v>475</v>
+      </c>
+      <c r="W21" s="8">
+        <v>488</v>
+      </c>
+      <c r="X21" s="8">
+        <v>460</v>
+      </c>
+      <c r="Y21" s="8">
+        <v>0.6</v>
+      </c>
+      <c r="Z21" s="11">
+        <v>16.27</v>
+      </c>
+      <c r="AA21" s="8">
+        <v>7.8</v>
+      </c>
+      <c r="AB21" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="AC21" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="AD21" s="8" t="s">
+        <v>72</v>
+      </c>
+      <c r="AE21" s="8" t="s">
+        <v>45</v>
       </c>
     </row>
     <row r="22" spans="1:31" x14ac:dyDescent="0.25">
-      <c r="A22" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B22" s="5" t="s">
+      <c r="A22" s="8" t="s">
+        <v>105</v>
+      </c>
+      <c r="B22" s="8" t="s">
+        <v>106</v>
+      </c>
+      <c r="C22" s="9">
+        <v>46169</v>
+      </c>
+      <c r="D22" s="8">
         <v>97</v>
       </c>
-      <c r="C22" s="10">
-[...5 lines deleted...]
-      <c r="E22" s="5">
+      <c r="E22" s="8">
         <v>100</v>
       </c>
-      <c r="F22" s="5" t="s">
+      <c r="F22" s="8" t="s">
         <v>27</v>
       </c>
-      <c r="G22" s="5" t="s">
-[...2 lines deleted...]
-      <c r="H22" s="5" t="s">
+      <c r="G22" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="H22" s="8" t="s">
         <v>29</v>
       </c>
-      <c r="I22" s="5"/>
-[...3 lines deleted...]
-      <c r="K22" s="5">
+      <c r="I22" s="8"/>
+      <c r="J22" s="8">
+        <v>185</v>
+      </c>
+      <c r="K22" s="8">
         <v>71</v>
       </c>
-      <c r="L22" s="11">
-[...2 lines deleted...]
-      <c r="M22" s="5">
+      <c r="L22" s="10">
+        <v>411</v>
+      </c>
+      <c r="M22" s="8">
+        <v>34</v>
+      </c>
+      <c r="N22" s="8">
+        <v>15</v>
+      </c>
+      <c r="O22" s="8">
+        <v>2.89</v>
+      </c>
+      <c r="P22" s="8">
+        <v>5.4</v>
+      </c>
+      <c r="Q22" s="8">
+        <v>3.2</v>
+      </c>
+      <c r="R22" s="8">
+        <v>3.7</v>
+      </c>
+      <c r="S22" s="8">
+        <v>1.8</v>
+      </c>
+      <c r="T22" s="8">
+        <v>2.1</v>
+      </c>
+      <c r="U22" s="8">
+        <v>510</v>
+      </c>
+      <c r="V22" s="8">
+        <v>516</v>
+      </c>
+      <c r="W22" s="8">
+        <v>498</v>
+      </c>
+      <c r="X22" s="8">
+        <v>515</v>
+      </c>
+      <c r="Y22" s="8">
+        <v>0.1</v>
+      </c>
+      <c r="Z22" s="11">
+        <v>16.760000000000002</v>
+      </c>
+      <c r="AA22" s="8">
+        <v>7</v>
+      </c>
+      <c r="AB22" s="8" t="s">
+        <v>107</v>
+      </c>
+      <c r="AC22" s="8" t="s">
+        <v>76</v>
+      </c>
+      <c r="AD22" s="8" t="s">
         <v>53</v>
       </c>
-      <c r="N22" s="5">
-[...50 lines deleted...]
-      <c r="AE22" s="5" t="s">
+      <c r="AE22" s="8" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="23" spans="1:31" x14ac:dyDescent="0.25">
-      <c r="A23" s="6" t="s">
-[...2 lines deleted...]
-      <c r="B23" s="6" t="s">
+      <c r="A23" s="12" t="s">
+        <v>108</v>
+      </c>
+      <c r="B23" s="12" t="s">
+        <v>109</v>
+      </c>
+      <c r="C23" s="13">
+        <v>46262</v>
+      </c>
+      <c r="D23" s="12">
+        <v>98</v>
+      </c>
+      <c r="E23" s="12">
         <v>100</v>
       </c>
-      <c r="C23" s="13">
-[...8 lines deleted...]
-      <c r="F23" s="6" t="s">
+      <c r="F23" s="12" t="s">
         <v>27</v>
       </c>
-      <c r="G23" s="6" t="s">
-[...10 lines deleted...]
-        <v>70</v>
+      <c r="G23" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="H23" s="12" t="s">
+        <v>29</v>
+      </c>
+      <c r="I23" s="12"/>
+      <c r="J23" s="12">
+        <v>184</v>
+      </c>
+      <c r="K23" s="12">
+        <v>73</v>
       </c>
       <c r="L23" s="14">
-        <v>383</v>
-[...13 lines deleted...]
-      <c r="Q23" s="6">
+        <v>731</v>
+      </c>
+      <c r="M23" s="12">
+        <v>50</v>
+      </c>
+      <c r="N23" s="12">
+        <v>32</v>
+      </c>
+      <c r="O23" s="12">
+        <v>2.89</v>
+      </c>
+      <c r="P23" s="12">
+        <v>3.1</v>
+      </c>
+      <c r="Q23" s="12">
+        <v>1.8</v>
+      </c>
+      <c r="R23" s="12">
         <v>2.1</v>
       </c>
-      <c r="R23" s="6">
-[...21 lines deleted...]
-        <v>0</v>
+      <c r="S23" s="12">
+        <v>1</v>
+      </c>
+      <c r="T23" s="12">
+        <v>1.9</v>
+      </c>
+      <c r="U23" s="12">
+        <v>424</v>
+      </c>
+      <c r="V23" s="12">
+        <v>440</v>
+      </c>
+      <c r="W23" s="12">
+        <v>387</v>
+      </c>
+      <c r="X23" s="12">
+        <v>398</v>
+      </c>
+      <c r="Y23" s="12">
+        <v>0.7</v>
       </c>
       <c r="Z23" s="15">
-        <v>11.41</v>
-[...10 lines deleted...]
-      <c r="AD23" s="6" t="s">
+        <v>19.309999999999999</v>
+      </c>
+      <c r="AA23" s="12">
+        <v>8.9</v>
+      </c>
+      <c r="AB23" s="12" t="s">
+        <v>66</v>
+      </c>
+      <c r="AC23" s="12" t="s">
+        <v>110</v>
+      </c>
+      <c r="AD23" s="12" t="s">
         <v>44</v>
       </c>
-      <c r="AE23" s="6" t="s">
+      <c r="AE23" s="12" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="24" spans="1:31" x14ac:dyDescent="0.25">
-      <c r="A24" s="6" t="s">
-[...3 lines deleted...]
-        <v>105</v>
+      <c r="A24" s="12" t="s">
+        <v>111</v>
+      </c>
+      <c r="B24" s="12" t="s">
+        <v>112</v>
       </c>
       <c r="C24" s="13">
-        <v>46006</v>
-[...4 lines deleted...]
-      <c r="E24" s="6">
+        <v>45953</v>
+      </c>
+      <c r="D24" s="12">
+        <v>97</v>
+      </c>
+      <c r="E24" s="12">
         <v>100</v>
       </c>
-      <c r="F24" s="6" t="s">
+      <c r="F24" s="12" t="s">
         <v>27</v>
       </c>
-      <c r="G24" s="6" t="s">
-[...2 lines deleted...]
-      <c r="H24" s="6" t="s">
+      <c r="G24" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="H24" s="12" t="s">
         <v>29</v>
       </c>
-      <c r="I24" s="6"/>
-[...4 lines deleted...]
-        <v>71</v>
+      <c r="I24" s="12"/>
+      <c r="J24" s="12">
+        <v>184</v>
+      </c>
+      <c r="K24" s="12">
+        <v>72</v>
       </c>
       <c r="L24" s="14">
-        <v>849</v>
-[...7 lines deleted...]
-      <c r="O24" s="6">
+        <v>697</v>
+      </c>
+      <c r="M24" s="12">
+        <v>51</v>
+      </c>
+      <c r="N24" s="12">
+        <v>30</v>
+      </c>
+      <c r="O24" s="12">
         <v>2.88</v>
       </c>
-      <c r="P24" s="6">
-[...27 lines deleted...]
-        <v>1.3</v>
+      <c r="P24" s="12">
+        <v>4.2</v>
+      </c>
+      <c r="Q24" s="12">
+        <v>1.8</v>
+      </c>
+      <c r="R24" s="12">
+        <v>2.4</v>
+      </c>
+      <c r="S24" s="12">
+        <v>1.4</v>
+      </c>
+      <c r="T24" s="12">
+        <v>0.9</v>
+      </c>
+      <c r="U24" s="12">
+        <v>562</v>
+      </c>
+      <c r="V24" s="12">
+        <v>577</v>
+      </c>
+      <c r="W24" s="12">
+        <v>528</v>
+      </c>
+      <c r="X24" s="12">
+        <v>556</v>
+      </c>
+      <c r="Y24" s="12">
+        <v>0.2</v>
       </c>
       <c r="Z24" s="15">
-        <v>23.3</v>
-[...14 lines deleted...]
-        <v>45</v>
+        <v>15.95</v>
+      </c>
+      <c r="AA24" s="12">
+        <v>8.5</v>
+      </c>
+      <c r="AB24" s="12" t="s">
+        <v>82</v>
+      </c>
+      <c r="AC24" s="12" t="s">
+        <v>76</v>
+      </c>
+      <c r="AD24" s="12" t="s">
+        <v>77</v>
+      </c>
+      <c r="AE24" s="12" t="s">
+        <v>78</v>
       </c>
     </row>
     <row r="25" spans="1:31" x14ac:dyDescent="0.25">
-      <c r="A25" s="6" t="s">
-[...3 lines deleted...]
-        <v>109</v>
+      <c r="A25" s="12" t="s">
+        <v>113</v>
+      </c>
+      <c r="B25" s="12" t="s">
+        <v>114</v>
       </c>
       <c r="C25" s="13">
-        <v>46000</v>
-[...4 lines deleted...]
-      <c r="E25" s="6">
+        <v>45997</v>
+      </c>
+      <c r="D25" s="12">
+        <v>99</v>
+      </c>
+      <c r="E25" s="12">
         <v>100</v>
       </c>
-      <c r="F25" s="6" t="s">
+      <c r="F25" s="12" t="s">
         <v>27</v>
       </c>
-      <c r="G25" s="6" t="s">
-[...2 lines deleted...]
-      <c r="H25" s="6" t="s">
+      <c r="G25" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="H25" s="12" t="s">
         <v>29</v>
       </c>
-      <c r="I25" s="6"/>
-[...4 lines deleted...]
-        <v>71</v>
+      <c r="I25" s="12"/>
+      <c r="J25" s="12">
+        <v>184</v>
+      </c>
+      <c r="K25" s="12">
+        <v>73</v>
       </c>
       <c r="L25" s="14">
-        <v>616</v>
-[...13 lines deleted...]
-      <c r="Q25" s="6">
+        <v>650</v>
+      </c>
+      <c r="M25" s="12">
+        <v>40</v>
+      </c>
+      <c r="N25" s="12">
+        <v>25</v>
+      </c>
+      <c r="O25" s="12">
+        <v>3.01</v>
+      </c>
+      <c r="P25" s="12">
+        <v>4.5</v>
+      </c>
+      <c r="Q25" s="12">
         <v>3.1</v>
       </c>
-      <c r="R25" s="6">
-[...21 lines deleted...]
-        <v>0.5</v>
+      <c r="R25" s="12">
+        <v>4.5</v>
+      </c>
+      <c r="S25" s="12">
+        <v>3</v>
+      </c>
+      <c r="T25" s="12">
+        <v>1.4</v>
+      </c>
+      <c r="U25" s="12">
+        <v>469</v>
+      </c>
+      <c r="V25" s="12">
+        <v>476</v>
+      </c>
+      <c r="W25" s="12">
+        <v>451</v>
+      </c>
+      <c r="X25" s="12">
+        <v>483</v>
+      </c>
+      <c r="Y25" s="12">
+        <v>1.3</v>
       </c>
       <c r="Z25" s="15">
-        <v>14.85</v>
-[...13 lines deleted...]
-      <c r="AE25" s="6" t="s">
+        <v>20.22</v>
+      </c>
+      <c r="AA25" s="12">
+        <v>10.199999999999999</v>
+      </c>
+      <c r="AB25" s="12" t="s">
+        <v>48</v>
+      </c>
+      <c r="AC25" s="12" t="s">
+        <v>52</v>
+      </c>
+      <c r="AD25" s="12" t="s">
+        <v>53</v>
+      </c>
+      <c r="AE25" s="12" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="26" spans="1:31" x14ac:dyDescent="0.25">
-      <c r="A26" s="6" t="s">
-[...3 lines deleted...]
-        <v>112</v>
+      <c r="A26" s="12" t="s">
+        <v>115</v>
+      </c>
+      <c r="B26" s="12" t="s">
+        <v>116</v>
       </c>
       <c r="C26" s="13">
-        <v>46076</v>
-[...4 lines deleted...]
-      <c r="E26" s="6">
+        <v>46171</v>
+      </c>
+      <c r="D26" s="12">
+        <v>98</v>
+      </c>
+      <c r="E26" s="12">
         <v>100</v>
       </c>
-      <c r="F26" s="6" t="s">
+      <c r="F26" s="12" t="s">
         <v>27</v>
       </c>
-      <c r="G26" s="6" t="s">
-[...2 lines deleted...]
-      <c r="H26" s="6" t="s">
+      <c r="G26" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="H26" s="12" t="s">
         <v>29</v>
       </c>
-      <c r="I26" s="6"/>
-[...3 lines deleted...]
-      <c r="K26" s="6">
+      <c r="I26" s="12"/>
+      <c r="J26" s="12">
+        <v>183</v>
+      </c>
+      <c r="K26" s="12">
         <v>72</v>
       </c>
       <c r="L26" s="14">
-        <v>593</v>
-[...22 lines deleted...]
-      <c r="T26" s="6">
+        <v>623</v>
+      </c>
+      <c r="M26" s="12">
+        <v>54</v>
+      </c>
+      <c r="N26" s="12">
+        <v>40</v>
+      </c>
+      <c r="O26" s="12">
+        <v>2.96</v>
+      </c>
+      <c r="P26" s="12">
+        <v>3.6</v>
+      </c>
+      <c r="Q26" s="12">
         <v>1.4</v>
       </c>
-      <c r="U26" s="6">
-[...12 lines deleted...]
-        <v>-0.1</v>
+      <c r="R26" s="12">
+        <v>1.8</v>
+      </c>
+      <c r="S26" s="12">
+        <v>-0.8</v>
+      </c>
+      <c r="T26" s="12">
+        <v>1.9</v>
+      </c>
+      <c r="U26" s="12">
+        <v>552</v>
+      </c>
+      <c r="V26" s="12">
+        <v>583</v>
+      </c>
+      <c r="W26" s="12">
+        <v>480</v>
+      </c>
+      <c r="X26" s="12">
+        <v>530</v>
+      </c>
+      <c r="Y26" s="12">
+        <v>0.2</v>
       </c>
       <c r="Z26" s="15">
-        <v>13.76</v>
-[...14 lines deleted...]
-        <v>45</v>
+        <v>13.48</v>
+      </c>
+      <c r="AA26" s="12">
+        <v>8.4</v>
+      </c>
+      <c r="AB26" s="12" t="s">
+        <v>37</v>
+      </c>
+      <c r="AC26" s="12" t="s">
+        <v>117</v>
+      </c>
+      <c r="AD26" s="12" t="s">
+        <v>39</v>
+      </c>
+      <c r="AE26" s="12" t="s">
+        <v>33</v>
       </c>
     </row>
     <row r="27" spans="1:31" x14ac:dyDescent="0.25">
-      <c r="A27" s="6" t="s">
-[...3 lines deleted...]
-        <v>114</v>
+      <c r="A27" s="12" t="s">
+        <v>118</v>
+      </c>
+      <c r="B27" s="12" t="s">
+        <v>119</v>
       </c>
       <c r="C27" s="13">
-        <v>46204</v>
-[...4 lines deleted...]
-      <c r="E27" s="6">
+        <v>46224</v>
+      </c>
+      <c r="D27" s="12">
+        <v>96</v>
+      </c>
+      <c r="E27" s="12">
         <v>100</v>
       </c>
-      <c r="F27" s="6" t="s">
+      <c r="F27" s="12" t="s">
         <v>27</v>
       </c>
-      <c r="G27" s="6" t="s">
-[...2 lines deleted...]
-      <c r="H27" s="6" t="s">
+      <c r="G27" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="H27" s="12" t="s">
         <v>29</v>
       </c>
-      <c r="I27" s="6"/>
-[...4 lines deleted...]
-        <v>71</v>
+      <c r="I27" s="12"/>
+      <c r="J27" s="12">
+        <v>183</v>
+      </c>
+      <c r="K27" s="12">
+        <v>72</v>
       </c>
       <c r="L27" s="14">
-        <v>775</v>
-[...38 lines deleted...]
-        <v>0.5</v>
+        <v>499</v>
+      </c>
+      <c r="M27" s="12">
+        <v>48</v>
+      </c>
+      <c r="N27" s="12">
+        <v>25</v>
+      </c>
+      <c r="O27" s="12">
+        <v>2.94</v>
+      </c>
+      <c r="P27" s="12">
+        <v>4.5</v>
+      </c>
+      <c r="Q27" s="12">
+        <v>2</v>
+      </c>
+      <c r="R27" s="12">
+        <v>3.3</v>
+      </c>
+      <c r="S27" s="12">
+        <v>1.5</v>
+      </c>
+      <c r="T27" s="12">
+        <v>1.6</v>
+      </c>
+      <c r="U27" s="12">
+        <v>545</v>
+      </c>
+      <c r="V27" s="12">
+        <v>561</v>
+      </c>
+      <c r="W27" s="12">
+        <v>510</v>
+      </c>
+      <c r="X27" s="12">
+        <v>542</v>
+      </c>
+      <c r="Y27" s="12">
+        <v>0.1</v>
       </c>
       <c r="Z27" s="15">
-        <v>19.3</v>
-[...13 lines deleted...]
-      <c r="AE27" s="6" t="s">
+        <v>14.35</v>
+      </c>
+      <c r="AA27" s="12">
+        <v>8.1</v>
+      </c>
+      <c r="AB27" s="12" t="s">
+        <v>51</v>
+      </c>
+      <c r="AC27" s="12" t="s">
+        <v>101</v>
+      </c>
+      <c r="AD27" s="12" t="s">
+        <v>102</v>
+      </c>
+      <c r="AE27" s="12" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="28" spans="1:31" x14ac:dyDescent="0.25">
-      <c r="A28" s="5" t="s">
-[...8 lines deleted...]
-      <c r="D28" s="5">
+      <c r="A28" s="8" t="s">
+        <v>120</v>
+      </c>
+      <c r="B28" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="C28" s="9">
+        <v>46171</v>
+      </c>
+      <c r="D28" s="8">
         <v>97</v>
       </c>
-      <c r="E28" s="5">
+      <c r="E28" s="8">
         <v>100</v>
       </c>
-      <c r="F28" s="5" t="s">
+      <c r="F28" s="8" t="s">
         <v>27</v>
       </c>
-      <c r="G28" s="5" t="s">
-[...2 lines deleted...]
-      <c r="H28" s="5" t="s">
+      <c r="G28" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="H28" s="8" t="s">
         <v>29</v>
       </c>
-      <c r="I28" s="5"/>
-[...9 lines deleted...]
-      <c r="M28" s="5">
+      <c r="I28" s="8"/>
+      <c r="J28" s="8">
+        <v>182</v>
+      </c>
+      <c r="K28" s="8">
+        <v>70</v>
+      </c>
+      <c r="L28" s="10">
+        <v>1479</v>
+      </c>
+      <c r="M28" s="8">
         <v>45</v>
       </c>
-      <c r="N28" s="5">
-[...50 lines deleted...]
-      <c r="AE28" s="5" t="s">
+      <c r="N28" s="8">
+        <v>40</v>
+      </c>
+      <c r="O28" s="8">
+        <v>3.01</v>
+      </c>
+      <c r="P28" s="8">
+        <v>3.6</v>
+      </c>
+      <c r="Q28" s="8">
+        <v>1.6</v>
+      </c>
+      <c r="R28" s="8">
+        <v>3</v>
+      </c>
+      <c r="S28" s="8">
+        <v>1.2</v>
+      </c>
+      <c r="T28" s="8">
+        <v>0</v>
+      </c>
+      <c r="U28" s="8">
+        <v>492</v>
+      </c>
+      <c r="V28" s="8">
+        <v>486</v>
+      </c>
+      <c r="W28" s="8">
+        <v>507</v>
+      </c>
+      <c r="X28" s="8">
+        <v>492</v>
+      </c>
+      <c r="Y28" s="8">
+        <v>0.5</v>
+      </c>
+      <c r="Z28" s="11">
+        <v>14.24</v>
+      </c>
+      <c r="AA28" s="8">
+        <v>7.2</v>
+      </c>
+      <c r="AB28" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="AC28" s="8" t="s">
+        <v>122</v>
+      </c>
+      <c r="AD28" s="8" t="s">
+        <v>72</v>
+      </c>
+      <c r="AE28" s="8" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="29" spans="1:31" x14ac:dyDescent="0.25">
-      <c r="A29" s="5" t="s">
-[...8 lines deleted...]
-      <c r="D29" s="5">
+      <c r="A29" s="8" t="s">
+        <v>123</v>
+      </c>
+      <c r="B29" s="8" t="s">
+        <v>124</v>
+      </c>
+      <c r="C29" s="9">
+        <v>46186</v>
+      </c>
+      <c r="D29" s="8">
         <v>98</v>
       </c>
-      <c r="E29" s="5">
+      <c r="E29" s="8">
         <v>100</v>
       </c>
-      <c r="F29" s="5" t="s">
+      <c r="F29" s="8" t="s">
         <v>27</v>
       </c>
-      <c r="G29" s="5" t="s">
-[...2 lines deleted...]
-      <c r="H29" s="5" t="s">
+      <c r="G29" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="H29" s="8" t="s">
         <v>29</v>
       </c>
-      <c r="I29" s="5"/>
-[...64 lines deleted...]
-        <v>45</v>
+      <c r="I29" s="8"/>
+      <c r="J29" s="8">
+        <v>178</v>
+      </c>
+      <c r="K29" s="8">
+        <v>73</v>
+      </c>
+      <c r="L29" s="10">
+        <v>-542</v>
+      </c>
+      <c r="M29" s="8">
+        <v>33</v>
+      </c>
+      <c r="N29" s="8">
+        <v>10</v>
+      </c>
+      <c r="O29" s="8">
+        <v>2.98</v>
+      </c>
+      <c r="P29" s="8">
+        <v>4.7</v>
+      </c>
+      <c r="Q29" s="8">
+        <v>4.8</v>
+      </c>
+      <c r="R29" s="8">
+        <v>5.6</v>
+      </c>
+      <c r="S29" s="8">
+        <v>2.6</v>
+      </c>
+      <c r="T29" s="8">
+        <v>1.6</v>
+      </c>
+      <c r="U29" s="8">
+        <v>418</v>
+      </c>
+      <c r="V29" s="8">
+        <v>455</v>
+      </c>
+      <c r="W29" s="8">
+        <v>329</v>
+      </c>
+      <c r="X29" s="8">
+        <v>461</v>
+      </c>
+      <c r="Y29" s="8">
+        <v>0</v>
+      </c>
+      <c r="Z29" s="11">
+        <v>14.14</v>
+      </c>
+      <c r="AA29" s="8">
+        <v>6.5</v>
+      </c>
+      <c r="AB29" s="8" t="s">
+        <v>125</v>
+      </c>
+      <c r="AC29" s="8" t="s">
+        <v>126</v>
+      </c>
+      <c r="AD29" s="8" t="s">
+        <v>127</v>
+      </c>
+      <c r="AE29" s="8" t="s">
+        <v>78</v>
       </c>
     </row>
     <row r="30" spans="1:31" x14ac:dyDescent="0.25">
-      <c r="A30" s="5" t="s">
-[...8 lines deleted...]
-      <c r="D30" s="5">
+      <c r="A30" s="8" t="s">
+        <v>128</v>
+      </c>
+      <c r="B30" s="8" t="s">
+        <v>129</v>
+      </c>
+      <c r="C30" s="9">
+        <v>46063</v>
+      </c>
+      <c r="D30" s="8">
         <v>97</v>
       </c>
-      <c r="E30" s="5">
+      <c r="E30" s="8">
         <v>100</v>
       </c>
-      <c r="F30" s="5" t="s">
+      <c r="F30" s="8" t="s">
         <v>27</v>
       </c>
-      <c r="G30" s="5" t="s">
-[...2 lines deleted...]
-      <c r="H30" s="5" t="s">
+      <c r="G30" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="H30" s="8" t="s">
         <v>29</v>
       </c>
-      <c r="I30" s="5"/>
-[...30 lines deleted...]
-      <c r="T30" s="5">
+      <c r="I30" s="8"/>
+      <c r="J30" s="8">
+        <v>174</v>
+      </c>
+      <c r="K30" s="8">
+        <v>72</v>
+      </c>
+      <c r="L30" s="10">
+        <v>761</v>
+      </c>
+      <c r="M30" s="8">
+        <v>54</v>
+      </c>
+      <c r="N30" s="8">
+        <v>31</v>
+      </c>
+      <c r="O30" s="8">
+        <v>2.87</v>
+      </c>
+      <c r="P30" s="8">
+        <v>4.3</v>
+      </c>
+      <c r="Q30" s="8">
         <v>0.9</v>
       </c>
-      <c r="U30" s="5">
+      <c r="R30" s="8">
+        <v>1</v>
+      </c>
+      <c r="S30" s="8">
+        <v>1.3</v>
+      </c>
+      <c r="T30" s="8">
+        <v>1.2</v>
+      </c>
+      <c r="U30" s="8">
+        <v>555</v>
+      </c>
+      <c r="V30" s="8">
+        <v>569</v>
+      </c>
+      <c r="W30" s="8">
         <v>524</v>
       </c>
-      <c r="V30" s="5">
-[...27 lines deleted...]
-        <v>39</v>
+      <c r="X30" s="8">
+        <v>523</v>
+      </c>
+      <c r="Y30" s="8">
+        <v>0.3</v>
+      </c>
+      <c r="Z30" s="11">
+        <v>12.79</v>
+      </c>
+      <c r="AA30" s="8">
+        <v>7.4</v>
+      </c>
+      <c r="AB30" s="8" t="s">
+        <v>130</v>
+      </c>
+      <c r="AC30" s="8" t="s">
+        <v>76</v>
+      </c>
+      <c r="AD30" s="8" t="s">
+        <v>131</v>
+      </c>
+      <c r="AE30" s="8" t="s">
+        <v>78</v>
       </c>
     </row>
     <row r="31" spans="1:31" x14ac:dyDescent="0.25">
-      <c r="A31" s="5" t="s">
-[...11 lines deleted...]
-      <c r="E31" s="5">
+      <c r="A31" s="8" t="s">
+        <v>132</v>
+      </c>
+      <c r="B31" s="8" t="s">
+        <v>133</v>
+      </c>
+      <c r="C31" s="9">
+        <v>46247</v>
+      </c>
+      <c r="D31" s="8">
+        <v>97</v>
+      </c>
+      <c r="E31" s="8">
         <v>100</v>
       </c>
-      <c r="F31" s="5" t="s">
-[...5 lines deleted...]
-      <c r="H31" s="5" t="s">
+      <c r="F31" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="G31" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="H31" s="8" t="s">
         <v>29</v>
       </c>
-      <c r="I31" s="5"/>
-[...3 lines deleted...]
-      <c r="K31" s="5">
+      <c r="I31" s="8"/>
+      <c r="J31" s="8">
+        <v>171</v>
+      </c>
+      <c r="K31" s="8">
         <v>72</v>
       </c>
-      <c r="L31" s="11">
-[...38 lines deleted...]
-      <c r="Y31" s="5">
+      <c r="L31" s="10">
+        <v>1114</v>
+      </c>
+      <c r="M31" s="8">
+        <v>69</v>
+      </c>
+      <c r="N31" s="8">
+        <v>40</v>
+      </c>
+      <c r="O31" s="8">
+        <v>3</v>
+      </c>
+      <c r="P31" s="8">
+        <v>2.1</v>
+      </c>
+      <c r="Q31" s="8">
         <v>0.5</v>
       </c>
-      <c r="Z31" s="12">
-[...15 lines deleted...]
-        <v>39</v>
+      <c r="R31" s="8">
+        <v>0.8</v>
+      </c>
+      <c r="S31" s="8">
+        <v>0.3</v>
+      </c>
+      <c r="T31" s="8">
+        <v>-0.1</v>
+      </c>
+      <c r="U31" s="8">
+        <v>519</v>
+      </c>
+      <c r="V31" s="8">
+        <v>528</v>
+      </c>
+      <c r="W31" s="8">
+        <v>497</v>
+      </c>
+      <c r="X31" s="8">
+        <v>499</v>
+      </c>
+      <c r="Y31" s="8">
+        <v>0.6</v>
+      </c>
+      <c r="Z31" s="11">
+        <v>16.95</v>
+      </c>
+      <c r="AA31" s="8">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="AB31" s="8" t="s">
+        <v>134</v>
+      </c>
+      <c r="AC31" s="8" t="s">
+        <v>63</v>
+      </c>
+      <c r="AD31" s="8" t="s">
+        <v>102</v>
+      </c>
+      <c r="AE31" s="8" t="s">
+        <v>45</v>
       </c>
     </row>
     <row r="32" spans="1:31" x14ac:dyDescent="0.25">
-      <c r="A32" s="5" t="s">
-[...11 lines deleted...]
-      <c r="E32" s="5">
+      <c r="A32" s="8" t="s">
+        <v>135</v>
+      </c>
+      <c r="B32" s="8" t="s">
+        <v>136</v>
+      </c>
+      <c r="C32" s="9">
+        <v>46174</v>
+      </c>
+      <c r="D32" s="8">
+        <v>97</v>
+      </c>
+      <c r="E32" s="8">
         <v>100</v>
       </c>
-      <c r="F32" s="5" t="s">
+      <c r="F32" s="8" t="s">
         <v>27</v>
       </c>
-      <c r="G32" s="5" t="s">
-[...2 lines deleted...]
-      <c r="H32" s="5" t="s">
+      <c r="G32" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="H32" s="8" t="s">
         <v>29</v>
       </c>
-      <c r="I32" s="5"/>
-[...21 lines deleted...]
-      <c r="Q32" s="5">
+      <c r="I32" s="8"/>
+      <c r="J32" s="8">
+        <v>168</v>
+      </c>
+      <c r="K32" s="8">
+        <v>71</v>
+      </c>
+      <c r="L32" s="10">
+        <v>520</v>
+      </c>
+      <c r="M32" s="8">
+        <v>43</v>
+      </c>
+      <c r="N32" s="8">
+        <v>24</v>
+      </c>
+      <c r="O32" s="8">
+        <v>2.89</v>
+      </c>
+      <c r="P32" s="8">
+        <v>3.3</v>
+      </c>
+      <c r="Q32" s="8">
         <v>1.6</v>
       </c>
-      <c r="R32" s="5">
-[...39 lines deleted...]
-        <v>39</v>
+      <c r="R32" s="8">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="S32" s="8">
+        <v>0.6</v>
+      </c>
+      <c r="T32" s="8">
+        <v>0.5</v>
+      </c>
+      <c r="U32" s="8">
+        <v>418</v>
+      </c>
+      <c r="V32" s="8">
+        <v>432</v>
+      </c>
+      <c r="W32" s="8">
+        <v>386</v>
+      </c>
+      <c r="X32" s="8">
+        <v>409</v>
+      </c>
+      <c r="Y32" s="8">
+        <v>-0.2</v>
+      </c>
+      <c r="Z32" s="11">
+        <v>14.43</v>
+      </c>
+      <c r="AA32" s="8">
+        <v>7.6</v>
+      </c>
+      <c r="AB32" s="8" t="s">
+        <v>107</v>
+      </c>
+      <c r="AC32" s="8" t="s">
+        <v>76</v>
+      </c>
+      <c r="AD32" s="8" t="s">
+        <v>53</v>
+      </c>
+      <c r="AE32" s="8" t="s">
+        <v>45</v>
       </c>
     </row>
     <row r="33" spans="1:31" x14ac:dyDescent="0.25">
-      <c r="A33" s="6" t="s">
-[...3 lines deleted...]
-        <v>132</v>
+      <c r="A33" s="12" t="s">
+        <v>137</v>
+      </c>
+      <c r="B33" s="12" t="s">
+        <v>138</v>
       </c>
       <c r="C33" s="13">
-        <v>46152</v>
-[...4 lines deleted...]
-      <c r="E33" s="6">
+        <v>46258</v>
+      </c>
+      <c r="D33" s="12">
+        <v>96</v>
+      </c>
+      <c r="E33" s="12">
         <v>100</v>
       </c>
-      <c r="F33" s="6" t="s">
+      <c r="F33" s="12" t="s">
         <v>27</v>
       </c>
-      <c r="G33" s="6" t="s">
-[...2 lines deleted...]
-      <c r="H33" s="6" t="s">
+      <c r="G33" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="H33" s="12" t="s">
         <v>29</v>
       </c>
-      <c r="I33" s="6"/>
-[...4 lines deleted...]
-        <v>71</v>
+      <c r="I33" s="12"/>
+      <c r="J33" s="12">
+        <v>165</v>
+      </c>
+      <c r="K33" s="12">
+        <v>72</v>
       </c>
       <c r="L33" s="14">
-        <v>1223</v>
-[...38 lines deleted...]
-        <v>0.3</v>
+        <v>886</v>
+      </c>
+      <c r="M33" s="12">
+        <v>34</v>
+      </c>
+      <c r="N33" s="12">
+        <v>25</v>
+      </c>
+      <c r="O33" s="12">
+        <v>2.82</v>
+      </c>
+      <c r="P33" s="12">
+        <v>3.9</v>
+      </c>
+      <c r="Q33" s="12">
+        <v>1.6</v>
+      </c>
+      <c r="R33" s="12">
+        <v>3</v>
+      </c>
+      <c r="S33" s="12">
+        <v>0.2</v>
+      </c>
+      <c r="T33" s="12">
+        <v>0.5</v>
+      </c>
+      <c r="U33" s="12">
+        <v>413</v>
+      </c>
+      <c r="V33" s="12">
+        <v>414</v>
+      </c>
+      <c r="W33" s="12">
+        <v>412</v>
+      </c>
+      <c r="X33" s="12">
+        <v>405</v>
+      </c>
+      <c r="Y33" s="12">
+        <v>0.5</v>
       </c>
       <c r="Z33" s="15">
-        <v>11.49</v>
-[...14 lines deleted...]
-        <v>39</v>
+        <v>14.57</v>
+      </c>
+      <c r="AA33" s="12">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="AB33" s="12" t="s">
+        <v>139</v>
+      </c>
+      <c r="AC33" s="12" t="s">
+        <v>101</v>
+      </c>
+      <c r="AD33" s="12" t="s">
+        <v>102</v>
+      </c>
+      <c r="AE33" s="12" t="s">
+        <v>45</v>
       </c>
     </row>
     <row r="34" spans="1:31" x14ac:dyDescent="0.25">
-      <c r="A34" s="6" t="s">
-[...3 lines deleted...]
-        <v>135</v>
+      <c r="A34" s="12" t="s">
+        <v>140</v>
+      </c>
+      <c r="B34" s="12" t="s">
+        <v>141</v>
       </c>
       <c r="C34" s="13">
-        <v>46179</v>
-[...1 lines deleted...]
-      <c r="D34" s="6">
+        <v>46208</v>
+      </c>
+      <c r="D34" s="12">
+        <v>98</v>
+      </c>
+      <c r="E34" s="12">
+        <v>100</v>
+      </c>
+      <c r="F34" s="12" t="s">
+        <v>27</v>
+      </c>
+      <c r="G34" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="H34" s="12" t="s">
+        <v>29</v>
+      </c>
+      <c r="I34" s="12"/>
+      <c r="J34" s="12">
+        <v>164</v>
+      </c>
+      <c r="K34" s="12">
+        <v>72</v>
+      </c>
+      <c r="L34" s="14">
+        <v>477</v>
+      </c>
+      <c r="M34" s="12">
+        <v>34</v>
+      </c>
+      <c r="N34" s="12">
+        <v>22</v>
+      </c>
+      <c r="O34" s="12">
+        <v>2.87</v>
+      </c>
+      <c r="P34" s="12">
+        <v>3.5</v>
+      </c>
+      <c r="Q34" s="12">
+        <v>1.9</v>
+      </c>
+      <c r="R34" s="12">
+        <v>2</v>
+      </c>
+      <c r="S34" s="12">
+        <v>2.4</v>
+      </c>
+      <c r="T34" s="12">
+        <v>0.8</v>
+      </c>
+      <c r="U34" s="12">
+        <v>450</v>
+      </c>
+      <c r="V34" s="12">
+        <v>463</v>
+      </c>
+      <c r="W34" s="12">
+        <v>420</v>
+      </c>
+      <c r="X34" s="12">
+        <v>456</v>
+      </c>
+      <c r="Y34" s="12">
+        <v>0.6</v>
+      </c>
+      <c r="Z34" s="15">
+        <v>18.05</v>
+      </c>
+      <c r="AA34" s="12">
+        <v>7.7</v>
+      </c>
+      <c r="AB34" s="12" t="s">
+        <v>81</v>
+      </c>
+      <c r="AC34" s="12" t="s">
         <v>97</v>
       </c>
-      <c r="E34" s="6">
-[...76 lines deleted...]
-        <v>80</v>
+      <c r="AD34" s="12" t="s">
+        <v>83</v>
+      </c>
+      <c r="AE34" s="12" t="s">
+        <v>45</v>
       </c>
     </row>
     <row r="35" spans="1:31" x14ac:dyDescent="0.25">
-      <c r="A35" s="6" t="s">
-[...3 lines deleted...]
-        <v>139</v>
+      <c r="A35" s="12" t="s">
+        <v>142</v>
+      </c>
+      <c r="B35" s="12" t="s">
+        <v>143</v>
       </c>
       <c r="C35" s="13">
-        <v>46041</v>
-[...1 lines deleted...]
-      <c r="D35" s="6">
+        <v>46239</v>
+      </c>
+      <c r="D35" s="12">
         <v>98</v>
       </c>
-      <c r="E35" s="6">
+      <c r="E35" s="12">
         <v>100</v>
       </c>
-      <c r="F35" s="6" t="s">
+      <c r="F35" s="12" t="s">
         <v>27</v>
       </c>
-      <c r="G35" s="6" t="s">
-[...2 lines deleted...]
-      <c r="H35" s="6" t="s">
+      <c r="G35" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="H35" s="12" t="s">
         <v>29</v>
       </c>
-      <c r="I35" s="6" t="s">
-[...5 lines deleted...]
-      <c r="K35" s="6">
+      <c r="I35" s="12"/>
+      <c r="J35" s="12">
+        <v>162</v>
+      </c>
+      <c r="K35" s="12">
         <v>72</v>
       </c>
       <c r="L35" s="14">
-        <v>478</v>
-[...4 lines deleted...]
-      <c r="N35" s="6">
+        <v>341</v>
+      </c>
+      <c r="M35" s="12">
+        <v>43</v>
+      </c>
+      <c r="N35" s="12">
         <v>19</v>
       </c>
-      <c r="O35" s="6">
-[...5 lines deleted...]
-      <c r="Q35" s="6">
+      <c r="O35" s="12">
+        <v>2.87</v>
+      </c>
+      <c r="P35" s="12">
         <v>3.1</v>
       </c>
-      <c r="R35" s="6">
-[...21 lines deleted...]
-        <v>0.5</v>
+      <c r="Q35" s="12">
+        <v>2.1</v>
+      </c>
+      <c r="R35" s="12">
+        <v>2.5</v>
+      </c>
+      <c r="S35" s="12">
+        <v>-0.5</v>
+      </c>
+      <c r="T35" s="12">
+        <v>1.3</v>
+      </c>
+      <c r="U35" s="12">
+        <v>429</v>
+      </c>
+      <c r="V35" s="12">
+        <v>444</v>
+      </c>
+      <c r="W35" s="12">
+        <v>396</v>
+      </c>
+      <c r="X35" s="12">
+        <v>434</v>
+      </c>
+      <c r="Y35" s="12">
+        <v>0</v>
       </c>
       <c r="Z35" s="15">
-        <v>17.989999999999998</v>
-[...13 lines deleted...]
-      <c r="AE35" s="6" t="s">
+        <v>14.42</v>
+      </c>
+      <c r="AA35" s="12">
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="AB35" s="12" t="s">
+        <v>100</v>
+      </c>
+      <c r="AC35" s="12" t="s">
+        <v>101</v>
+      </c>
+      <c r="AD35" s="12" t="s">
+        <v>102</v>
+      </c>
+      <c r="AE35" s="12" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="36" spans="1:31" x14ac:dyDescent="0.25">
-      <c r="A36" s="6" t="s">
-[...3 lines deleted...]
-        <v>143</v>
+      <c r="A36" s="12" t="s">
+        <v>144</v>
+      </c>
+      <c r="B36" s="12" t="s">
+        <v>145</v>
       </c>
       <c r="C36" s="13">
-        <v>46191</v>
-[...1 lines deleted...]
-      <c r="D36" s="6">
+        <v>46125</v>
+      </c>
+      <c r="D36" s="12">
         <v>97</v>
       </c>
-      <c r="E36" s="6">
+      <c r="E36" s="12">
         <v>100</v>
       </c>
-      <c r="F36" s="6" t="s">
+      <c r="F36" s="12" t="s">
         <v>27</v>
       </c>
-      <c r="G36" s="6" t="s">
-[...2 lines deleted...]
-      <c r="H36" s="6" t="s">
+      <c r="G36" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="H36" s="12" t="s">
         <v>29</v>
       </c>
-      <c r="I36" s="6"/>
-[...4 lines deleted...]
-        <v>71</v>
+      <c r="I36" s="12"/>
+      <c r="J36" s="12">
+        <v>160</v>
+      </c>
+      <c r="K36" s="12">
+        <v>70</v>
       </c>
       <c r="L36" s="14">
-        <v>955</v>
-[...38 lines deleted...]
-        <v>0.1</v>
+        <v>897</v>
+      </c>
+      <c r="M36" s="12">
+        <v>31</v>
+      </c>
+      <c r="N36" s="12">
+        <v>26</v>
+      </c>
+      <c r="O36" s="12">
+        <v>2.82</v>
+      </c>
+      <c r="P36" s="12">
+        <v>3.9</v>
+      </c>
+      <c r="Q36" s="12">
+        <v>1.4</v>
+      </c>
+      <c r="R36" s="12">
+        <v>1.9</v>
+      </c>
+      <c r="S36" s="12">
+        <v>1.9</v>
+      </c>
+      <c r="T36" s="12">
+        <v>-0.3</v>
+      </c>
+      <c r="U36" s="12">
+        <v>441</v>
+      </c>
+      <c r="V36" s="12">
+        <v>443</v>
+      </c>
+      <c r="W36" s="12">
+        <v>438</v>
+      </c>
+      <c r="X36" s="12">
+        <v>436</v>
+      </c>
+      <c r="Y36" s="12">
+        <v>0.5</v>
       </c>
       <c r="Z36" s="15">
-        <v>14.48</v>
-[...14 lines deleted...]
-        <v>33</v>
+        <v>15.17</v>
+      </c>
+      <c r="AA36" s="12">
+        <v>8.9</v>
+      </c>
+      <c r="AB36" s="12" t="s">
+        <v>146</v>
+      </c>
+      <c r="AC36" s="12" t="s">
+        <v>76</v>
+      </c>
+      <c r="AD36" s="12" t="s">
+        <v>127</v>
+      </c>
+      <c r="AE36" s="12" t="s">
+        <v>78</v>
       </c>
     </row>
     <row r="37" spans="1:31" x14ac:dyDescent="0.25">
-      <c r="A37" s="6" t="s">
-[...3 lines deleted...]
-        <v>145</v>
+      <c r="A37" s="12" t="s">
+        <v>147</v>
+      </c>
+      <c r="B37" s="12" t="s">
+        <v>148</v>
       </c>
       <c r="C37" s="13">
-        <v>46182</v>
-[...4 lines deleted...]
-      <c r="E37" s="6">
+        <v>46176</v>
+      </c>
+      <c r="D37" s="12">
+        <v>96</v>
+      </c>
+      <c r="E37" s="12">
         <v>100</v>
       </c>
-      <c r="F37" s="6" t="s">
+      <c r="F37" s="12" t="s">
         <v>27</v>
       </c>
-      <c r="G37" s="6" t="s">
-[...2 lines deleted...]
-      <c r="H37" s="6" t="s">
+      <c r="G37" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="H37" s="12" t="s">
         <v>29</v>
       </c>
-      <c r="I37" s="6"/>
-[...4 lines deleted...]
-        <v>72</v>
+      <c r="I37" s="12"/>
+      <c r="J37" s="12">
+        <v>159</v>
+      </c>
+      <c r="K37" s="12">
+        <v>74</v>
       </c>
       <c r="L37" s="14">
-        <v>549</v>
-[...38 lines deleted...]
-        <v>0.5</v>
+        <v>584</v>
+      </c>
+      <c r="M37" s="12">
+        <v>36</v>
+      </c>
+      <c r="N37" s="12">
+        <v>14</v>
+      </c>
+      <c r="O37" s="12">
+        <v>2.89</v>
+      </c>
+      <c r="P37" s="12">
+        <v>3.7</v>
+      </c>
+      <c r="Q37" s="12">
+        <v>2.6</v>
+      </c>
+      <c r="R37" s="12">
+        <v>2.8</v>
+      </c>
+      <c r="S37" s="12">
+        <v>1.4</v>
+      </c>
+      <c r="T37" s="12">
+        <v>0.9</v>
+      </c>
+      <c r="U37" s="12">
+        <v>451</v>
+      </c>
+      <c r="V37" s="12">
+        <v>449</v>
+      </c>
+      <c r="W37" s="12">
+        <v>459</v>
+      </c>
+      <c r="X37" s="12">
+        <v>468</v>
+      </c>
+      <c r="Y37" s="12">
+        <v>0.4</v>
       </c>
       <c r="Z37" s="15">
-        <v>18.920000000000002</v>
-[...14 lines deleted...]
-        <v>148</v>
+        <v>15.43</v>
+      </c>
+      <c r="AA37" s="12">
+        <v>7.3</v>
+      </c>
+      <c r="AB37" s="12" t="s">
+        <v>76</v>
+      </c>
+      <c r="AC37" s="12" t="s">
+        <v>149</v>
+      </c>
+      <c r="AD37" s="12" t="s">
+        <v>127</v>
+      </c>
+      <c r="AE37" s="12" t="s">
+        <v>78</v>
       </c>
     </row>
     <row r="38" spans="1:31" x14ac:dyDescent="0.25">
-      <c r="A38" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B38" s="5" t="s">
+      <c r="A38" s="8" t="s">
         <v>150</v>
       </c>
-      <c r="C38" s="10">
-[...5 lines deleted...]
-      <c r="E38" s="5">
+      <c r="B38" s="8" t="s">
+        <v>151</v>
+      </c>
+      <c r="C38" s="9">
+        <v>46227</v>
+      </c>
+      <c r="D38" s="8">
+        <v>97</v>
+      </c>
+      <c r="E38" s="8">
         <v>100</v>
       </c>
-      <c r="F38" s="5" t="s">
+      <c r="F38" s="8" t="s">
         <v>27</v>
       </c>
-      <c r="G38" s="5" t="s">
-[...2 lines deleted...]
-      <c r="H38" s="5" t="s">
+      <c r="G38" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="H38" s="8" t="s">
         <v>29</v>
       </c>
-      <c r="I38" s="5"/>
-[...64 lines deleted...]
-        <v>80</v>
+      <c r="I38" s="8"/>
+      <c r="J38" s="8">
+        <v>153</v>
+      </c>
+      <c r="K38" s="8">
+        <v>71</v>
+      </c>
+      <c r="L38" s="10">
+        <v>1144</v>
+      </c>
+      <c r="M38" s="8">
+        <v>49</v>
+      </c>
+      <c r="N38" s="8">
+        <v>46</v>
+      </c>
+      <c r="O38" s="8">
+        <v>2.81</v>
+      </c>
+      <c r="P38" s="8">
+        <v>2.4</v>
+      </c>
+      <c r="Q38" s="8">
+        <v>-1.1000000000000001</v>
+      </c>
+      <c r="R38" s="8">
+        <v>-2</v>
+      </c>
+      <c r="S38" s="8">
+        <v>-1.8</v>
+      </c>
+      <c r="T38" s="8">
+        <v>-1.3</v>
+      </c>
+      <c r="U38" s="8">
+        <v>524</v>
+      </c>
+      <c r="V38" s="8">
+        <v>545</v>
+      </c>
+      <c r="W38" s="8">
+        <v>479</v>
+      </c>
+      <c r="X38" s="8">
+        <v>489</v>
+      </c>
+      <c r="Y38" s="8">
+        <v>0.9</v>
+      </c>
+      <c r="Z38" s="11">
+        <v>14.14</v>
+      </c>
+      <c r="AA38" s="8">
+        <v>7.7</v>
+      </c>
+      <c r="AB38" s="8" t="s">
+        <v>152</v>
+      </c>
+      <c r="AC38" s="8" t="s">
+        <v>63</v>
+      </c>
+      <c r="AD38" s="8" t="s">
+        <v>102</v>
+      </c>
+      <c r="AE38" s="8" t="s">
+        <v>45</v>
       </c>
     </row>
     <row r="39" spans="1:31" x14ac:dyDescent="0.25">
-      <c r="A39" s="5" t="s">
-[...8 lines deleted...]
-      <c r="D39" s="5">
+      <c r="A39" s="8" t="s">
+        <v>153</v>
+      </c>
+      <c r="B39" s="8" t="s">
+        <v>154</v>
+      </c>
+      <c r="C39" s="9">
+        <v>46033</v>
+      </c>
+      <c r="D39" s="8">
         <v>97</v>
       </c>
-      <c r="E39" s="5">
+      <c r="E39" s="8">
         <v>100</v>
       </c>
-      <c r="F39" s="5" t="s">
+      <c r="F39" s="8" t="s">
         <v>27</v>
       </c>
-      <c r="G39" s="5" t="s">
-[...18 lines deleted...]
-      <c r="N39" s="5">
+      <c r="G39" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="H39" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="I39" s="8"/>
+      <c r="J39" s="8">
+        <v>149</v>
+      </c>
+      <c r="K39" s="8">
+        <v>74</v>
+      </c>
+      <c r="L39" s="10">
+        <v>580</v>
+      </c>
+      <c r="M39" s="8">
         <v>42</v>
       </c>
-      <c r="O39" s="5">
-[...48 lines deleted...]
-        <v>39</v>
+      <c r="N39" s="8">
+        <v>23</v>
+      </c>
+      <c r="O39" s="8">
+        <v>2.98</v>
+      </c>
+      <c r="P39" s="8">
+        <v>3.4</v>
+      </c>
+      <c r="Q39" s="8">
+        <v>2</v>
+      </c>
+      <c r="R39" s="8">
+        <v>2.1</v>
+      </c>
+      <c r="S39" s="8">
+        <v>1.9</v>
+      </c>
+      <c r="T39" s="8">
+        <v>0.3</v>
+      </c>
+      <c r="U39" s="8">
+        <v>398</v>
+      </c>
+      <c r="V39" s="8">
+        <v>407</v>
+      </c>
+      <c r="W39" s="8">
+        <v>379</v>
+      </c>
+      <c r="X39" s="8">
+        <v>392</v>
+      </c>
+      <c r="Y39" s="8">
+        <v>-0.5</v>
+      </c>
+      <c r="Z39" s="11">
+        <v>10.58</v>
+      </c>
+      <c r="AA39" s="8">
+        <v>7.4</v>
+      </c>
+      <c r="AB39" s="8" t="s">
+        <v>125</v>
+      </c>
+      <c r="AC39" s="8" t="s">
+        <v>155</v>
+      </c>
+      <c r="AD39" s="8" t="s">
+        <v>156</v>
+      </c>
+      <c r="AE39" s="8" t="s">
+        <v>157</v>
       </c>
     </row>
     <row r="40" spans="1:31" x14ac:dyDescent="0.25">
-      <c r="A40" s="5" t="s">
-[...8 lines deleted...]
-      <c r="D40" s="5">
+      <c r="A40" s="8" t="s">
+        <v>158</v>
+      </c>
+      <c r="B40" s="8" t="s">
+        <v>159</v>
+      </c>
+      <c r="C40" s="9">
+        <v>46220</v>
+      </c>
+      <c r="D40" s="8">
         <v>98</v>
       </c>
-      <c r="E40" s="5">
+      <c r="E40" s="8">
         <v>100</v>
       </c>
-      <c r="F40" s="5" t="s">
+      <c r="F40" s="8" t="s">
         <v>27</v>
       </c>
-      <c r="G40" s="5" t="s">
-[...2 lines deleted...]
-      <c r="H40" s="5" t="s">
+      <c r="G40" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="H40" s="8" t="s">
         <v>29</v>
       </c>
-      <c r="I40" s="5"/>
-[...3 lines deleted...]
-      <c r="K40" s="5">
+      <c r="I40" s="8"/>
+      <c r="J40" s="8">
+        <v>148</v>
+      </c>
+      <c r="K40" s="8">
         <v>72</v>
       </c>
-      <c r="L40" s="11">
-[...23 lines deleted...]
-      <c r="T40" s="5">
+      <c r="L40" s="10">
+        <v>977</v>
+      </c>
+      <c r="M40" s="8">
+        <v>42</v>
+      </c>
+      <c r="N40" s="8">
+        <v>36</v>
+      </c>
+      <c r="O40" s="8">
+        <v>2.84</v>
+      </c>
+      <c r="P40" s="8">
+        <v>2.1</v>
+      </c>
+      <c r="Q40" s="8">
+        <v>1</v>
+      </c>
+      <c r="R40" s="8">
+        <v>0.4</v>
+      </c>
+      <c r="S40" s="8">
+        <v>-0.1</v>
+      </c>
+      <c r="T40" s="8">
+        <v>0.4</v>
+      </c>
+      <c r="U40" s="8">
+        <v>444</v>
+      </c>
+      <c r="V40" s="8">
+        <v>457</v>
+      </c>
+      <c r="W40" s="8">
+        <v>417</v>
+      </c>
+      <c r="X40" s="8">
+        <v>440</v>
+      </c>
+      <c r="Y40" s="8">
         <v>0</v>
       </c>
-      <c r="U40" s="5">
-[...29 lines deleted...]
-      <c r="AE40" s="5" t="s">
+      <c r="Z40" s="11">
+        <v>10.36</v>
+      </c>
+      <c r="AA40" s="8">
+        <v>8</v>
+      </c>
+      <c r="AB40" s="8" t="s">
+        <v>100</v>
+      </c>
+      <c r="AC40" s="8" t="s">
+        <v>63</v>
+      </c>
+      <c r="AD40" s="8" t="s">
+        <v>102</v>
+      </c>
+      <c r="AE40" s="8" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="41" spans="1:31" x14ac:dyDescent="0.25">
-      <c r="A41" s="5" t="s">
-[...11 lines deleted...]
-      <c r="E41" s="5">
+      <c r="A41" s="8" t="s">
+        <v>160</v>
+      </c>
+      <c r="B41" s="8" t="s">
+        <v>161</v>
+      </c>
+      <c r="C41" s="9">
+        <v>46233</v>
+      </c>
+      <c r="D41" s="8">
+        <v>97</v>
+      </c>
+      <c r="E41" s="8">
         <v>100</v>
       </c>
-      <c r="F41" s="5" t="s">
+      <c r="F41" s="8" t="s">
         <v>27</v>
       </c>
-      <c r="G41" s="5" t="s">
-[...2 lines deleted...]
-      <c r="H41" s="5" t="s">
+      <c r="G41" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="H41" s="8" t="s">
         <v>29</v>
       </c>
-      <c r="I41" s="5"/>
-[...18 lines deleted...]
-      <c r="P41" s="5">
+      <c r="I41" s="8"/>
+      <c r="J41" s="8">
+        <v>143</v>
+      </c>
+      <c r="K41" s="8">
+        <v>71</v>
+      </c>
+      <c r="L41" s="10">
+        <v>831</v>
+      </c>
+      <c r="M41" s="8">
+        <v>31</v>
+      </c>
+      <c r="N41" s="8">
+        <v>27</v>
+      </c>
+      <c r="O41" s="8">
+        <v>2.91</v>
+      </c>
+      <c r="P41" s="8">
         <v>3.3</v>
       </c>
-      <c r="Q41" s="5">
-[...2 lines deleted...]
-      <c r="R41" s="5">
+      <c r="Q41" s="8">
         <v>1</v>
       </c>
-      <c r="S41" s="5">
-[...36 lines deleted...]
-        <v>80</v>
+      <c r="R41" s="8">
+        <v>1</v>
+      </c>
+      <c r="S41" s="8">
+        <v>-0.2</v>
+      </c>
+      <c r="T41" s="8">
+        <v>-0.3</v>
+      </c>
+      <c r="U41" s="8">
+        <v>459</v>
+      </c>
+      <c r="V41" s="8">
+        <v>464</v>
+      </c>
+      <c r="W41" s="8">
+        <v>449</v>
+      </c>
+      <c r="X41" s="8">
+        <v>466</v>
+      </c>
+      <c r="Y41" s="8">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="Z41" s="11">
+        <v>15.67</v>
+      </c>
+      <c r="AA41" s="8">
+        <v>7.4</v>
+      </c>
+      <c r="AB41" s="8" t="s">
+        <v>152</v>
+      </c>
+      <c r="AC41" s="8" t="s">
+        <v>63</v>
+      </c>
+      <c r="AD41" s="8" t="s">
+        <v>102</v>
+      </c>
+      <c r="AE41" s="8" t="s">
+        <v>45</v>
       </c>
     </row>
     <row r="42" spans="1:31" x14ac:dyDescent="0.25">
-      <c r="A42" s="5" t="s">
-[...11 lines deleted...]
-      <c r="E42" s="5">
+      <c r="A42" s="8" t="s">
+        <v>162</v>
+      </c>
+      <c r="B42" s="8" t="s">
+        <v>163</v>
+      </c>
+      <c r="C42" s="9">
+        <v>46252</v>
+      </c>
+      <c r="D42" s="8">
         <v>100</v>
       </c>
-      <c r="F42" s="5" t="s">
+      <c r="E42" s="8">
+        <v>100</v>
+      </c>
+      <c r="F42" s="8" t="s">
         <v>27</v>
       </c>
-      <c r="G42" s="5" t="s">
-[...2 lines deleted...]
-      <c r="H42" s="5" t="s">
+      <c r="G42" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="H42" s="8" t="s">
         <v>29</v>
       </c>
-      <c r="I42" s="5"/>
-[...60 lines deleted...]
-      <c r="AD42" s="5" t="s">
+      <c r="I42" s="8"/>
+      <c r="J42" s="8">
+        <v>140</v>
+      </c>
+      <c r="K42" s="8">
+        <v>71</v>
+      </c>
+      <c r="L42" s="10">
+        <v>199</v>
+      </c>
+      <c r="M42" s="8">
+        <v>34</v>
+      </c>
+      <c r="N42" s="8">
+        <v>15</v>
+      </c>
+      <c r="O42" s="8">
+        <v>2.81</v>
+      </c>
+      <c r="P42" s="8">
+        <v>3.1</v>
+      </c>
+      <c r="Q42" s="8">
+        <v>0.4</v>
+      </c>
+      <c r="R42" s="8">
+        <v>0.4</v>
+      </c>
+      <c r="S42" s="8">
+        <v>0.1</v>
+      </c>
+      <c r="T42" s="8">
+        <v>0.6</v>
+      </c>
+      <c r="U42" s="8">
+        <v>353</v>
+      </c>
+      <c r="V42" s="8">
+        <v>370</v>
+      </c>
+      <c r="W42" s="8">
+        <v>317</v>
+      </c>
+      <c r="X42" s="8">
+        <v>322</v>
+      </c>
+      <c r="Y42" s="8">
+        <v>0.5</v>
+      </c>
+      <c r="Z42" s="11">
+        <v>18.8</v>
+      </c>
+      <c r="AA42" s="8">
+        <v>7.9</v>
+      </c>
+      <c r="AB42" s="8" t="s">
+        <v>164</v>
+      </c>
+      <c r="AC42" s="8" t="s">
+        <v>165</v>
+      </c>
+      <c r="AD42" s="8" t="s">
         <v>44</v>
       </c>
-      <c r="AE42" s="5" t="s">
+      <c r="AE42" s="8" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="43" spans="1:31" x14ac:dyDescent="0.25">
-      <c r="A43" s="6" t="s">
-[...3 lines deleted...]
-        <v>164</v>
+      <c r="A43" s="12" t="s">
+        <v>166</v>
+      </c>
+      <c r="B43" s="12" t="s">
+        <v>167</v>
       </c>
       <c r="C43" s="13">
-        <v>46170</v>
-[...4 lines deleted...]
-      <c r="E43" s="6">
+        <v>46105</v>
+      </c>
+      <c r="D43" s="12">
+        <v>97</v>
+      </c>
+      <c r="E43" s="12">
         <v>100</v>
       </c>
-      <c r="F43" s="6" t="s">
+      <c r="F43" s="12" t="s">
         <v>27</v>
       </c>
-      <c r="G43" s="6" t="s">
-[...2 lines deleted...]
-      <c r="H43" s="6" t="s">
+      <c r="G43" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="H43" s="12" t="s">
         <v>29</v>
       </c>
-      <c r="I43" s="6"/>
-[...4 lines deleted...]
-        <v>71</v>
+      <c r="I43" s="12"/>
+      <c r="J43" s="12">
+        <v>138</v>
+      </c>
+      <c r="K43" s="12">
+        <v>70</v>
       </c>
       <c r="L43" s="14">
-        <v>985</v>
-[...38 lines deleted...]
-        <v>1.5</v>
+        <v>-175</v>
+      </c>
+      <c r="M43" s="12">
+        <v>34</v>
+      </c>
+      <c r="N43" s="12">
+        <v>9</v>
+      </c>
+      <c r="O43" s="12">
+        <v>2.94</v>
+      </c>
+      <c r="P43" s="12">
+        <v>2.5</v>
+      </c>
+      <c r="Q43" s="12">
+        <v>2</v>
+      </c>
+      <c r="R43" s="12">
+        <v>1.8</v>
+      </c>
+      <c r="S43" s="12">
+        <v>0.2</v>
+      </c>
+      <c r="T43" s="12">
+        <v>0.4</v>
+      </c>
+      <c r="U43" s="12">
+        <v>286</v>
+      </c>
+      <c r="V43" s="12">
+        <v>307</v>
+      </c>
+      <c r="W43" s="12">
+        <v>237</v>
+      </c>
+      <c r="X43" s="12">
+        <v>287</v>
+      </c>
+      <c r="Y43" s="12">
+        <v>0.7</v>
       </c>
       <c r="Z43" s="15">
-        <v>22.27</v>
-[...14 lines deleted...]
-        <v>45</v>
+        <v>20.420000000000002</v>
+      </c>
+      <c r="AA43" s="12">
+        <v>8.5</v>
+      </c>
+      <c r="AB43" s="12" t="s">
+        <v>168</v>
+      </c>
+      <c r="AC43" s="12" t="s">
+        <v>169</v>
+      </c>
+      <c r="AD43" s="12" t="s">
+        <v>127</v>
+      </c>
+      <c r="AE43" s="12" t="s">
+        <v>78</v>
       </c>
     </row>
     <row r="44" spans="1:31" x14ac:dyDescent="0.25">
-      <c r="A44" s="6" t="s">
-[...3 lines deleted...]
-        <v>168</v>
+      <c r="A44" s="12" t="s">
+        <v>170</v>
+      </c>
+      <c r="B44" s="12" t="s">
+        <v>171</v>
       </c>
       <c r="C44" s="13">
-        <v>46031</v>
-[...1 lines deleted...]
-      <c r="D44" s="6">
+        <v>46062</v>
+      </c>
+      <c r="D44" s="12">
         <v>97</v>
       </c>
-      <c r="E44" s="6">
+      <c r="E44" s="12">
         <v>100</v>
       </c>
-      <c r="F44" s="6" t="s">
+      <c r="F44" s="12" t="s">
         <v>27</v>
       </c>
-      <c r="G44" s="6" t="s">
-[...2 lines deleted...]
-      <c r="H44" s="6" t="s">
+      <c r="G44" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="H44" s="12" t="s">
         <v>29</v>
       </c>
-      <c r="I44" s="6"/>
-[...4 lines deleted...]
-        <v>73</v>
+      <c r="I44" s="12"/>
+      <c r="J44" s="12">
+        <v>135</v>
+      </c>
+      <c r="K44" s="12">
+        <v>72</v>
       </c>
       <c r="L44" s="14">
-        <v>1052</v>
-[...38 lines deleted...]
-        <v>0.9</v>
+        <v>497</v>
+      </c>
+      <c r="M44" s="12">
+        <v>51</v>
+      </c>
+      <c r="N44" s="12">
+        <v>24</v>
+      </c>
+      <c r="O44" s="12">
+        <v>2.85</v>
+      </c>
+      <c r="P44" s="12">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="Q44" s="12">
+        <v>0.1</v>
+      </c>
+      <c r="R44" s="12">
+        <v>-0.5</v>
+      </c>
+      <c r="S44" s="12">
+        <v>0.6</v>
+      </c>
+      <c r="T44" s="12">
+        <v>-1</v>
+      </c>
+      <c r="U44" s="12">
+        <v>352</v>
+      </c>
+      <c r="V44" s="12">
+        <v>368</v>
+      </c>
+      <c r="W44" s="12">
+        <v>317</v>
+      </c>
+      <c r="X44" s="12">
+        <v>338</v>
+      </c>
+      <c r="Y44" s="12">
+        <v>0.5</v>
       </c>
       <c r="Z44" s="15">
-        <v>20.62</v>
-[...14 lines deleted...]
-        <v>45</v>
+        <v>13.84</v>
+      </c>
+      <c r="AA44" s="12">
+        <v>7.4</v>
+      </c>
+      <c r="AB44" s="12" t="s">
+        <v>130</v>
+      </c>
+      <c r="AC44" s="12" t="s">
+        <v>76</v>
+      </c>
+      <c r="AD44" s="12" t="s">
+        <v>131</v>
+      </c>
+      <c r="AE44" s="12" t="s">
+        <v>78</v>
       </c>
     </row>
     <row r="45" spans="1:31" x14ac:dyDescent="0.25">
-      <c r="A45" s="6" t="s">
-[...3 lines deleted...]
-        <v>171</v>
+      <c r="A45" s="12" t="s">
+        <v>172</v>
+      </c>
+      <c r="B45" s="12" t="s">
+        <v>173</v>
       </c>
       <c r="C45" s="13">
-        <v>46074</v>
-[...4 lines deleted...]
-      <c r="E45" s="6">
+        <v>46121</v>
+      </c>
+      <c r="D45" s="12">
+        <v>98</v>
+      </c>
+      <c r="E45" s="12">
         <v>100</v>
       </c>
-      <c r="F45" s="6" t="s">
+      <c r="F45" s="12" t="s">
         <v>27</v>
       </c>
-      <c r="G45" s="6" t="s">
-[...2 lines deleted...]
-      <c r="H45" s="6" t="s">
+      <c r="G45" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="H45" s="12" t="s">
         <v>29</v>
       </c>
-      <c r="I45" s="6"/>
-[...4 lines deleted...]
-        <v>72</v>
+      <c r="I45" s="12"/>
+      <c r="J45" s="12">
+        <v>135</v>
+      </c>
+      <c r="K45" s="12">
+        <v>70</v>
       </c>
       <c r="L45" s="14">
-        <v>654</v>
-[...1 lines deleted...]
-      <c r="M45" s="6">
+        <v>600</v>
+      </c>
+      <c r="M45" s="12">
         <v>32</v>
       </c>
-      <c r="N45" s="6">
-[...32 lines deleted...]
-      <c r="Y45" s="6">
+      <c r="N45" s="12">
+        <v>16</v>
+      </c>
+      <c r="O45" s="12">
+        <v>3.04</v>
+      </c>
+      <c r="P45" s="12">
+        <v>3</v>
+      </c>
+      <c r="Q45" s="12">
+        <v>1.5</v>
+      </c>
+      <c r="R45" s="12">
+        <v>2.7</v>
+      </c>
+      <c r="S45" s="12">
+        <v>2.4</v>
+      </c>
+      <c r="T45" s="12">
         <v>0.6</v>
       </c>
+      <c r="U45" s="12">
+        <v>348</v>
+      </c>
+      <c r="V45" s="12">
+        <v>344</v>
+      </c>
+      <c r="W45" s="12">
+        <v>356</v>
+      </c>
+      <c r="X45" s="12">
+        <v>355</v>
+      </c>
+      <c r="Y45" s="12">
+        <v>0.1</v>
+      </c>
       <c r="Z45" s="15">
-        <v>20.440000000000001</v>
-[...1 lines deleted...]
-      <c r="AA45" s="6">
+        <v>14.52</v>
+      </c>
+      <c r="AA45" s="12">
         <v>8.3000000000000007</v>
       </c>
-      <c r="AB45" s="6" t="s">
-[...9 lines deleted...]
-        <v>45</v>
+      <c r="AB45" s="12" t="s">
+        <v>174</v>
+      </c>
+      <c r="AC45" s="12" t="s">
+        <v>76</v>
+      </c>
+      <c r="AD45" s="12" t="s">
+        <v>127</v>
+      </c>
+      <c r="AE45" s="12" t="s">
+        <v>78</v>
       </c>
     </row>
     <row r="46" spans="1:31" x14ac:dyDescent="0.25">
-      <c r="A46" s="6" t="s">
-[...2 lines deleted...]
-      <c r="B46" s="6" t="s">
+      <c r="A46" s="12" t="s">
         <v>175</v>
       </c>
+      <c r="B46" s="12" t="s">
+        <v>176</v>
+      </c>
       <c r="C46" s="13">
-        <v>46117</v>
-[...4 lines deleted...]
-      <c r="E46" s="6">
+        <v>46177</v>
+      </c>
+      <c r="D46" s="12">
+        <v>97</v>
+      </c>
+      <c r="E46" s="12">
         <v>100</v>
       </c>
-      <c r="F46" s="6" t="s">
+      <c r="F46" s="12" t="s">
         <v>27</v>
       </c>
-      <c r="G46" s="6" t="s">
+      <c r="G46" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="H46" s="12" t="s">
+        <v>29</v>
+      </c>
+      <c r="I46" s="12"/>
+      <c r="J46" s="12">
+        <v>131</v>
+      </c>
+      <c r="K46" s="12">
+        <v>74</v>
+      </c>
+      <c r="L46" s="14">
+        <v>1176</v>
+      </c>
+      <c r="M46" s="12">
+        <v>37</v>
+      </c>
+      <c r="N46" s="12">
+        <v>21</v>
+      </c>
+      <c r="O46" s="12">
+        <v>2.94</v>
+      </c>
+      <c r="P46" s="12">
+        <v>2</v>
+      </c>
+      <c r="Q46" s="12">
+        <v>0.5</v>
+      </c>
+      <c r="R46" s="12">
+        <v>1.2</v>
+      </c>
+      <c r="S46" s="12">
+        <v>0.3</v>
+      </c>
+      <c r="T46" s="12">
+        <v>1.2</v>
+      </c>
+      <c r="U46" s="12">
+        <v>404</v>
+      </c>
+      <c r="V46" s="12">
+        <v>385</v>
+      </c>
+      <c r="W46" s="12">
+        <v>450</v>
+      </c>
+      <c r="X46" s="12">
+        <v>401</v>
+      </c>
+      <c r="Y46" s="12">
+        <v>0.2</v>
+      </c>
+      <c r="Z46" s="15">
+        <v>11.19</v>
+      </c>
+      <c r="AA46" s="12">
+        <v>8.4</v>
+      </c>
+      <c r="AB46" s="12" t="s">
         <v>76</v>
       </c>
-      <c r="H46" s="6" t="s">
-[...60 lines deleted...]
-      <c r="AC46" s="6" t="s">
+      <c r="AC46" s="12" t="s">
+        <v>177</v>
+      </c>
+      <c r="AD46" s="12" t="s">
+        <v>127</v>
+      </c>
+      <c r="AE46" s="12" t="s">
         <v>78</v>
-      </c>
-[...4 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="47" spans="1:31" x14ac:dyDescent="0.25">
-      <c r="A47" s="6" t="s">
-[...3 lines deleted...]
-        <v>177</v>
+      <c r="A47" s="12" t="s">
+        <v>178</v>
+      </c>
+      <c r="B47" s="12" t="s">
+        <v>179</v>
       </c>
       <c r="C47" s="13">
-        <v>46041</v>
-[...4 lines deleted...]
-      <c r="E47" s="6">
+        <v>46249</v>
+      </c>
+      <c r="D47" s="12">
+        <v>97</v>
+      </c>
+      <c r="E47" s="12">
         <v>100</v>
       </c>
-      <c r="F47" s="6" t="s">
+      <c r="F47" s="12" t="s">
         <v>27</v>
       </c>
-      <c r="G47" s="6" t="s">
-[...2 lines deleted...]
-      <c r="H47" s="6" t="s">
+      <c r="G47" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="H47" s="12" t="s">
         <v>29</v>
       </c>
-      <c r="I47" s="6"/>
-[...4 lines deleted...]
-        <v>71</v>
+      <c r="I47" s="12"/>
+      <c r="J47" s="12">
+        <v>128</v>
+      </c>
+      <c r="K47" s="12">
+        <v>72</v>
       </c>
       <c r="L47" s="14">
-        <v>406</v>
-[...13 lines deleted...]
-      <c r="Q47" s="6">
+        <v>745</v>
+      </c>
+      <c r="M47" s="12">
+        <v>37</v>
+      </c>
+      <c r="N47" s="12">
+        <v>31</v>
+      </c>
+      <c r="O47" s="12">
+        <v>2.97</v>
+      </c>
+      <c r="P47" s="12">
         <v>2</v>
       </c>
-      <c r="R47" s="6">
-[...21 lines deleted...]
-        <v>0.6</v>
+      <c r="Q47" s="12">
+        <v>-0.3</v>
+      </c>
+      <c r="R47" s="12">
+        <v>-0.6</v>
+      </c>
+      <c r="S47" s="12">
+        <v>-0.8</v>
+      </c>
+      <c r="T47" s="12">
+        <v>-0.3</v>
+      </c>
+      <c r="U47" s="12">
+        <v>328</v>
+      </c>
+      <c r="V47" s="12">
+        <v>341</v>
+      </c>
+      <c r="W47" s="12">
+        <v>299</v>
+      </c>
+      <c r="X47" s="12">
+        <v>296</v>
+      </c>
+      <c r="Y47" s="12">
+        <v>0.7</v>
       </c>
       <c r="Z47" s="15">
-        <v>20.57</v>
-[...13 lines deleted...]
-      <c r="AE47" s="6" t="s">
+        <v>17.54</v>
+      </c>
+      <c r="AA47" s="12">
+        <v>7.9</v>
+      </c>
+      <c r="AB47" s="12" t="s">
+        <v>134</v>
+      </c>
+      <c r="AC47" s="12" t="s">
+        <v>63</v>
+      </c>
+      <c r="AD47" s="12" t="s">
+        <v>102</v>
+      </c>
+      <c r="AE47" s="12" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="48" spans="1:31" x14ac:dyDescent="0.25">
-      <c r="A48" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B48" s="5" t="s">
+      <c r="A48" s="8" t="s">
         <v>180</v>
       </c>
-      <c r="C48" s="10">
-[...2 lines deleted...]
-      <c r="D48" s="5">
+      <c r="B48" s="8" t="s">
+        <v>181</v>
+      </c>
+      <c r="C48" s="9">
+        <v>46072</v>
+      </c>
+      <c r="D48" s="8">
         <v>98</v>
       </c>
-      <c r="E48" s="5">
+      <c r="E48" s="8">
         <v>100</v>
       </c>
-      <c r="F48" s="5" t="s">
+      <c r="F48" s="8" t="s">
         <v>27</v>
       </c>
-      <c r="G48" s="5" t="s">
-[...2 lines deleted...]
-      <c r="H48" s="5" t="s">
+      <c r="G48" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="H48" s="8" t="s">
         <v>29</v>
       </c>
-      <c r="I48" s="5"/>
-      <c r="J48" s="5">
+      <c r="I48" s="8"/>
+      <c r="J48" s="8">
+        <v>128</v>
+      </c>
+      <c r="K48" s="8">
+        <v>70</v>
+      </c>
+      <c r="L48" s="10">
+        <v>726</v>
+      </c>
+      <c r="M48" s="8">
+        <v>36</v>
+      </c>
+      <c r="N48" s="8">
+        <v>23</v>
+      </c>
+      <c r="O48" s="8">
+        <v>2.91</v>
+      </c>
+      <c r="P48" s="8">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="Q48" s="8">
+        <v>0.3</v>
+      </c>
+      <c r="R48" s="8">
+        <v>0.5</v>
+      </c>
+      <c r="S48" s="8">
+        <v>0.1</v>
+      </c>
+      <c r="T48" s="8">
+        <v>-0.3</v>
+      </c>
+      <c r="U48" s="8">
+        <v>325</v>
+      </c>
+      <c r="V48" s="8">
+        <v>329</v>
+      </c>
+      <c r="W48" s="8">
+        <v>319</v>
+      </c>
+      <c r="X48" s="8">
+        <v>309</v>
+      </c>
+      <c r="Y48" s="8">
+        <v>0.6</v>
+      </c>
+      <c r="Z48" s="11">
+        <v>18.100000000000001</v>
+      </c>
+      <c r="AA48" s="8">
+        <v>8.4</v>
+      </c>
+      <c r="AB48" s="8" t="s">
+        <v>174</v>
+      </c>
+      <c r="AC48" s="8" t="s">
         <v>182</v>
       </c>
-      <c r="K48" s="5">
-[...60 lines deleted...]
-        <v>45</v>
+      <c r="AD48" s="8" t="s">
+        <v>127</v>
+      </c>
+      <c r="AE48" s="8" t="s">
+        <v>78</v>
       </c>
     </row>
     <row r="49" spans="1:31" x14ac:dyDescent="0.25">
-      <c r="A49" s="5" t="s">
-[...11 lines deleted...]
-      <c r="E49" s="5">
+      <c r="A49" s="8" t="s">
+        <v>183</v>
+      </c>
+      <c r="B49" s="8" t="s">
+        <v>184</v>
+      </c>
+      <c r="C49" s="9">
+        <v>46162</v>
+      </c>
+      <c r="D49" s="8">
+        <v>97</v>
+      </c>
+      <c r="E49" s="8">
         <v>100</v>
       </c>
-      <c r="F49" s="5" t="s">
+      <c r="F49" s="8" t="s">
         <v>27</v>
       </c>
-      <c r="G49" s="5" t="s">
-[...18 lines deleted...]
-      <c r="N49" s="5">
+      <c r="G49" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="H49" s="8" t="s">
         <v>29</v>
       </c>
-      <c r="O49" s="5">
-[...35 lines deleted...]
-      <c r="AA49" s="5">
+      <c r="I49" s="8"/>
+      <c r="J49" s="8">
+        <v>128</v>
+      </c>
+      <c r="K49" s="8">
+        <v>70</v>
+      </c>
+      <c r="L49" s="10">
+        <v>892</v>
+      </c>
+      <c r="M49" s="8">
+        <v>3</v>
+      </c>
+      <c r="N49" s="8">
+        <v>20</v>
+      </c>
+      <c r="O49" s="8">
+        <v>2.95</v>
+      </c>
+      <c r="P49" s="8">
+        <v>3.8</v>
+      </c>
+      <c r="Q49" s="8">
+        <v>1.6</v>
+      </c>
+      <c r="R49" s="8">
+        <v>2.1</v>
+      </c>
+      <c r="S49" s="8">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="T49" s="8">
+        <v>0.7</v>
+      </c>
+      <c r="U49" s="8">
+        <v>309</v>
+      </c>
+      <c r="V49" s="8">
+        <v>300</v>
+      </c>
+      <c r="W49" s="8">
+        <v>330</v>
+      </c>
+      <c r="X49" s="8">
+        <v>308</v>
+      </c>
+      <c r="Y49" s="8">
+        <v>0.4</v>
+      </c>
+      <c r="Z49" s="11">
+        <v>17.05</v>
+      </c>
+      <c r="AA49" s="8">
         <v>9.3000000000000007</v>
       </c>
-      <c r="AB49" s="5" t="s">
-[...9 lines deleted...]
-        <v>45</v>
+      <c r="AB49" s="8"/>
+      <c r="AC49" s="8" t="s">
+        <v>76</v>
+      </c>
+      <c r="AD49" s="8" t="s">
+        <v>127</v>
+      </c>
+      <c r="AE49" s="8" t="s">
+        <v>78</v>
       </c>
     </row>
     <row r="50" spans="1:31" x14ac:dyDescent="0.25">
-      <c r="A50" s="5" t="s">
+      <c r="A50" s="8" t="s">
         <v>185</v>
       </c>
-      <c r="B50" s="5" t="s">
+      <c r="B50" s="8" t="s">
         <v>186</v>
       </c>
-      <c r="C50" s="10">
-[...5 lines deleted...]
-      <c r="E50" s="5">
+      <c r="C50" s="9">
+        <v>46046</v>
+      </c>
+      <c r="D50" s="8">
+        <v>99</v>
+      </c>
+      <c r="E50" s="8">
         <v>100</v>
       </c>
-      <c r="F50" s="5" t="s">
+      <c r="F50" s="8" t="s">
         <v>27</v>
       </c>
-      <c r="G50" s="5" t="s">
-[...2 lines deleted...]
-      <c r="H50" s="5" t="s">
+      <c r="G50" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="H50" s="8" t="s">
         <v>29</v>
       </c>
-      <c r="I50" s="5"/>
-[...12 lines deleted...]
-      <c r="N50" s="5">
+      <c r="I50" s="8"/>
+      <c r="J50" s="8">
+        <v>127</v>
+      </c>
+      <c r="K50" s="8">
+        <v>75</v>
+      </c>
+      <c r="L50" s="10">
+        <v>465</v>
+      </c>
+      <c r="M50" s="8">
         <v>27</v>
       </c>
-      <c r="O50" s="5">
-[...29 lines deleted...]
-      <c r="Y50" s="5">
+      <c r="N50" s="8">
+        <v>19</v>
+      </c>
+      <c r="O50" s="8">
+        <v>2.81</v>
+      </c>
+      <c r="P50" s="8">
+        <v>1.8</v>
+      </c>
+      <c r="Q50" s="8">
+        <v>0.8</v>
+      </c>
+      <c r="R50" s="8">
+        <v>0.4</v>
+      </c>
+      <c r="S50" s="8">
         <v>1</v>
       </c>
-      <c r="Z50" s="12">
-[...15 lines deleted...]
-        <v>45</v>
+      <c r="T50" s="8">
+        <v>-1.6</v>
+      </c>
+      <c r="U50" s="8">
+        <v>194</v>
+      </c>
+      <c r="V50" s="8">
+        <v>205</v>
+      </c>
+      <c r="W50" s="8">
+        <v>171</v>
+      </c>
+      <c r="X50" s="8">
+        <v>179</v>
+      </c>
+      <c r="Y50" s="8">
+        <v>0.3</v>
+      </c>
+      <c r="Z50" s="11">
+        <v>16.420000000000002</v>
+      </c>
+      <c r="AA50" s="8">
+        <v>9.1999999999999993</v>
+      </c>
+      <c r="AB50" s="8" t="s">
+        <v>187</v>
+      </c>
+      <c r="AC50" s="8" t="s">
+        <v>188</v>
+      </c>
+      <c r="AD50" s="8" t="s">
+        <v>156</v>
+      </c>
+      <c r="AE50" s="8" t="s">
+        <v>157</v>
       </c>
     </row>
     <row r="51" spans="1:31" x14ac:dyDescent="0.25">
-      <c r="A51" s="5" t="s">
-[...11 lines deleted...]
-      <c r="E51" s="5">
+      <c r="A51" s="8" t="s">
+        <v>189</v>
+      </c>
+      <c r="B51" s="8" t="s">
+        <v>190</v>
+      </c>
+      <c r="C51" s="9">
+        <v>46248</v>
+      </c>
+      <c r="D51" s="8">
         <v>100</v>
       </c>
-      <c r="F51" s="5" t="s">
+      <c r="E51" s="8">
+        <v>100</v>
+      </c>
+      <c r="F51" s="8" t="s">
         <v>27</v>
       </c>
-      <c r="G51" s="5" t="s">
-[...9 lines deleted...]
-      <c r="K51" s="5">
+      <c r="G51" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="H51" s="8" t="s">
+        <v>75</v>
+      </c>
+      <c r="I51" s="8"/>
+      <c r="J51" s="8">
+        <v>126</v>
+      </c>
+      <c r="K51" s="8">
         <v>71</v>
       </c>
-      <c r="L51" s="11">
-[...44 lines deleted...]
-      <c r="AA51" s="5">
+      <c r="L51" s="10">
+        <v>-190</v>
+      </c>
+      <c r="M51" s="8">
+        <v>30</v>
+      </c>
+      <c r="N51" s="8">
+        <v>10</v>
+      </c>
+      <c r="O51" s="8">
+        <v>2.93</v>
+      </c>
+      <c r="P51" s="8">
+        <v>2.5</v>
+      </c>
+      <c r="Q51" s="8">
+        <v>1.5</v>
+      </c>
+      <c r="R51" s="8">
+        <v>1.6</v>
+      </c>
+      <c r="S51" s="8">
+        <v>0.7</v>
+      </c>
+      <c r="T51" s="8">
+        <v>0.1</v>
+      </c>
+      <c r="U51" s="8">
+        <v>301</v>
+      </c>
+      <c r="V51" s="8">
+        <v>325</v>
+      </c>
+      <c r="W51" s="8">
+        <v>247</v>
+      </c>
+      <c r="X51" s="8">
+        <v>307</v>
+      </c>
+      <c r="Y51" s="8">
+        <v>0.2</v>
+      </c>
+      <c r="Z51" s="11">
+        <v>14.06</v>
+      </c>
+      <c r="AA51" s="8">
         <v>8</v>
       </c>
-      <c r="AB51" s="5" t="s">
-[...8 lines deleted...]
-      <c r="AE51" s="5" t="s">
+      <c r="AB51" s="8" t="s">
+        <v>164</v>
+      </c>
+      <c r="AC51" s="8" t="s">
+        <v>191</v>
+      </c>
+      <c r="AD51" s="8" t="s">
+        <v>192</v>
+      </c>
+      <c r="AE51" s="8" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="52" spans="1:31" x14ac:dyDescent="0.25">
-      <c r="A52" s="5" t="s">
-[...11 lines deleted...]
-      <c r="E52" s="5">
+      <c r="A52" s="8" t="s">
+        <v>193</v>
+      </c>
+      <c r="B52" s="8" t="s">
+        <v>194</v>
+      </c>
+      <c r="C52" s="9">
+        <v>46250</v>
+      </c>
+      <c r="D52" s="8">
         <v>100</v>
       </c>
-      <c r="F52" s="5" t="s">
+      <c r="E52" s="8">
+        <v>100</v>
+      </c>
+      <c r="F52" s="8" t="s">
         <v>27</v>
       </c>
-      <c r="G52" s="5" t="s">
-[...9 lines deleted...]
-      <c r="K52" s="5">
+      <c r="G52" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="H52" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="I52" s="8"/>
+      <c r="J52" s="8">
+        <v>124</v>
+      </c>
+      <c r="K52" s="8">
         <v>71</v>
       </c>
-      <c r="L52" s="11">
-[...53 lines deleted...]
-      <c r="AD52" s="5" t="s">
+      <c r="L52" s="10">
+        <v>19</v>
+      </c>
+      <c r="M52" s="8">
+        <v>6</v>
+      </c>
+      <c r="N52" s="8">
+        <v>-2</v>
+      </c>
+      <c r="O52" s="8">
+        <v>2.8</v>
+      </c>
+      <c r="P52" s="8">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="Q52" s="8">
+        <v>2.1</v>
+      </c>
+      <c r="R52" s="8">
+        <v>3.1</v>
+      </c>
+      <c r="S52" s="8">
+        <v>1.6</v>
+      </c>
+      <c r="T52" s="8">
+        <v>1.7</v>
+      </c>
+      <c r="U52" s="8">
+        <v>220</v>
+      </c>
+      <c r="V52" s="8">
+        <v>221</v>
+      </c>
+      <c r="W52" s="8">
+        <v>222</v>
+      </c>
+      <c r="X52" s="8">
+        <v>214</v>
+      </c>
+      <c r="Y52" s="8">
+        <v>0.6</v>
+      </c>
+      <c r="Z52" s="11">
+        <v>18.11</v>
+      </c>
+      <c r="AA52" s="8">
+        <v>7.9</v>
+      </c>
+      <c r="AB52" s="8" t="s">
+        <v>164</v>
+      </c>
+      <c r="AC52" s="8" t="s">
+        <v>165</v>
+      </c>
+      <c r="AD52" s="8" t="s">
         <v>44</v>
       </c>
-      <c r="AE52" s="5" t="s">
+      <c r="AE52" s="8" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="53" spans="1:31" x14ac:dyDescent="0.25">
-      <c r="A53" s="6" t="s">
-[...3 lines deleted...]
-        <v>193</v>
+      <c r="A53" s="12" t="s">
+        <v>195</v>
+      </c>
+      <c r="B53" s="12" t="s">
+        <v>196</v>
       </c>
       <c r="C53" s="13">
-        <v>46118</v>
-[...4 lines deleted...]
-      <c r="E53" s="6">
+        <v>46183</v>
+      </c>
+      <c r="D53" s="12">
+        <v>97</v>
+      </c>
+      <c r="E53" s="12">
         <v>100</v>
       </c>
-      <c r="F53" s="6" t="s">
+      <c r="F53" s="12" t="s">
         <v>27</v>
       </c>
-      <c r="G53" s="6" t="s">
+      <c r="G53" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="H53" s="12" t="s">
+        <v>29</v>
+      </c>
+      <c r="I53" s="12"/>
+      <c r="J53" s="12">
+        <v>120</v>
+      </c>
+      <c r="K53" s="12">
+        <v>74</v>
+      </c>
+      <c r="L53" s="14">
+        <v>861</v>
+      </c>
+      <c r="M53" s="12">
+        <v>36</v>
+      </c>
+      <c r="N53" s="12">
+        <v>23</v>
+      </c>
+      <c r="O53" s="12">
+        <v>2.95</v>
+      </c>
+      <c r="P53" s="12">
+        <v>1.4</v>
+      </c>
+      <c r="Q53" s="12">
+        <v>0.1</v>
+      </c>
+      <c r="R53" s="12">
+        <v>-0.3</v>
+      </c>
+      <c r="S53" s="12">
+        <v>-0.2</v>
+      </c>
+      <c r="T53" s="12">
+        <v>-1.3</v>
+      </c>
+      <c r="U53" s="12">
+        <v>346</v>
+      </c>
+      <c r="V53" s="12">
+        <v>343</v>
+      </c>
+      <c r="W53" s="12">
+        <v>354</v>
+      </c>
+      <c r="X53" s="12">
+        <v>346</v>
+      </c>
+      <c r="Y53" s="12">
+        <v>-0.1</v>
+      </c>
+      <c r="Z53" s="15">
+        <v>7.83</v>
+      </c>
+      <c r="AA53" s="12">
+        <v>7.9</v>
+      </c>
+      <c r="AB53" s="12" t="s">
         <v>76</v>
       </c>
-      <c r="H53" s="6" t="s">
-[...60 lines deleted...]
-      <c r="AC53" s="6" t="s">
+      <c r="AC53" s="12" t="s">
+        <v>177</v>
+      </c>
+      <c r="AD53" s="12" t="s">
+        <v>127</v>
+      </c>
+      <c r="AE53" s="12" t="s">
         <v>78</v>
-      </c>
-[...4 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="54" spans="1:31" x14ac:dyDescent="0.25">
-      <c r="A54" s="6" t="s">
-[...3 lines deleted...]
-        <v>195</v>
+      <c r="A54" s="12" t="s">
+        <v>197</v>
+      </c>
+      <c r="B54" s="12" t="s">
+        <v>198</v>
       </c>
       <c r="C54" s="13">
-        <v>46085</v>
-[...1 lines deleted...]
-      <c r="D54" s="6">
+        <v>46111</v>
+      </c>
+      <c r="D54" s="12">
         <v>97</v>
       </c>
-      <c r="E54" s="6">
+      <c r="E54" s="12">
         <v>100</v>
       </c>
-      <c r="F54" s="6" t="s">
+      <c r="F54" s="12" t="s">
         <v>27</v>
       </c>
-      <c r="G54" s="6" t="s">
-[...2 lines deleted...]
-      <c r="H54" s="6" t="s">
+      <c r="G54" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="H54" s="12" t="s">
         <v>29</v>
       </c>
-      <c r="I54" s="6"/>
-[...4 lines deleted...]
-        <v>72</v>
+      <c r="I54" s="12"/>
+      <c r="J54" s="12">
+        <v>118</v>
+      </c>
+      <c r="K54" s="12">
+        <v>74</v>
       </c>
       <c r="L54" s="14">
-        <v>448</v>
-[...38 lines deleted...]
-        <v>0.9</v>
+        <v>963</v>
+      </c>
+      <c r="M54" s="12">
+        <v>12</v>
+      </c>
+      <c r="N54" s="12">
+        <v>21</v>
+      </c>
+      <c r="O54" s="12">
+        <v>2.82</v>
+      </c>
+      <c r="P54" s="12">
+        <v>3</v>
+      </c>
+      <c r="Q54" s="12">
+        <v>-0.1</v>
+      </c>
+      <c r="R54" s="12">
+        <v>0.3</v>
+      </c>
+      <c r="S54" s="12">
+        <v>0.2</v>
+      </c>
+      <c r="T54" s="12">
+        <v>-0.8</v>
+      </c>
+      <c r="U54" s="12">
+        <v>295</v>
+      </c>
+      <c r="V54" s="12">
+        <v>287</v>
+      </c>
+      <c r="W54" s="12">
+        <v>315</v>
+      </c>
+      <c r="X54" s="12">
+        <v>274</v>
+      </c>
+      <c r="Y54" s="12">
+        <v>0.3</v>
       </c>
       <c r="Z54" s="15">
-        <v>19.63</v>
-[...14 lines deleted...]
-        <v>80</v>
+        <v>15.01</v>
+      </c>
+      <c r="AA54" s="12">
+        <v>7.3</v>
+      </c>
+      <c r="AB54" s="12" t="s">
+        <v>76</v>
+      </c>
+      <c r="AC54" s="12" t="s">
+        <v>199</v>
+      </c>
+      <c r="AD54" s="12" t="s">
+        <v>127</v>
+      </c>
+      <c r="AE54" s="12" t="s">
+        <v>78</v>
       </c>
     </row>
     <row r="55" spans="1:31" x14ac:dyDescent="0.25">
-      <c r="A55" s="6" t="s">
-[...3 lines deleted...]
-        <v>197</v>
+      <c r="A55" s="12" t="s">
+        <v>200</v>
+      </c>
+      <c r="B55" s="12" t="s">
+        <v>201</v>
       </c>
       <c r="C55" s="13">
-        <v>46009</v>
-[...4 lines deleted...]
-      <c r="E55" s="6">
+        <v>46245</v>
+      </c>
+      <c r="D55" s="12">
         <v>100</v>
       </c>
-      <c r="F55" s="6" t="s">
+      <c r="E55" s="12">
+        <v>100</v>
+      </c>
+      <c r="F55" s="12" t="s">
         <v>27</v>
       </c>
-      <c r="G55" s="6" t="s">
-[...2 lines deleted...]
-      <c r="H55" s="6" t="s">
+      <c r="G55" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="H55" s="12" t="s">
         <v>29</v>
       </c>
-      <c r="I55" s="6"/>
-[...4 lines deleted...]
-        <v>72</v>
+      <c r="I55" s="12"/>
+      <c r="J55" s="12">
+        <v>118</v>
+      </c>
+      <c r="K55" s="12">
+        <v>71</v>
       </c>
       <c r="L55" s="14">
-        <v>405</v>
-[...22 lines deleted...]
-      <c r="T55" s="6">
+        <v>386</v>
+      </c>
+      <c r="M55" s="12">
+        <v>17</v>
+      </c>
+      <c r="N55" s="12">
+        <v>12</v>
+      </c>
+      <c r="O55" s="12">
+        <v>2.9</v>
+      </c>
+      <c r="P55" s="12">
+        <v>2.6</v>
+      </c>
+      <c r="Q55" s="12">
+        <v>0.9</v>
+      </c>
+      <c r="R55" s="12">
+        <v>1</v>
+      </c>
+      <c r="S55" s="12">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="T55" s="12">
+        <v>1.7</v>
+      </c>
+      <c r="U55" s="12">
+        <v>254</v>
+      </c>
+      <c r="V55" s="12">
+        <v>257</v>
+      </c>
+      <c r="W55" s="12">
+        <v>250</v>
+      </c>
+      <c r="X55" s="12">
+        <v>234</v>
+      </c>
+      <c r="Y55" s="12">
         <v>0.2</v>
       </c>
-      <c r="U55" s="6">
-[...13 lines deleted...]
-      </c>
       <c r="Z55" s="15">
-        <v>13.48</v>
-[...13 lines deleted...]
-      <c r="AE55" s="6" t="s">
+        <v>16.11</v>
+      </c>
+      <c r="AA55" s="12">
+        <v>7.5</v>
+      </c>
+      <c r="AB55" s="12" t="s">
+        <v>164</v>
+      </c>
+      <c r="AC55" s="12" t="s">
+        <v>165</v>
+      </c>
+      <c r="AD55" s="12" t="s">
+        <v>44</v>
+      </c>
+      <c r="AE55" s="12" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="56" spans="1:31" x14ac:dyDescent="0.25">
-      <c r="A56" s="6" t="s">
-[...3 lines deleted...]
-        <v>199</v>
+      <c r="A56" s="12" t="s">
+        <v>202</v>
+      </c>
+      <c r="B56" s="12" t="s">
+        <v>203</v>
       </c>
       <c r="C56" s="13">
-        <v>46066</v>
-[...1 lines deleted...]
-      <c r="D56" s="6">
+        <v>46258</v>
+      </c>
+      <c r="D56" s="12">
+        <v>99</v>
+      </c>
+      <c r="E56" s="12">
         <v>100</v>
       </c>
-      <c r="E56" s="6">
-[...2 lines deleted...]
-      <c r="F56" s="6" t="s">
+      <c r="F56" s="12" t="s">
         <v>27</v>
       </c>
-      <c r="G56" s="6" t="s">
-[...2 lines deleted...]
-      <c r="H56" s="6" t="s">
+      <c r="G56" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="H56" s="12" t="s">
         <v>29</v>
       </c>
-      <c r="I56" s="6"/>
-      <c r="J56" s="6">
+      <c r="I56" s="12"/>
+      <c r="J56" s="12">
+        <v>95</v>
+      </c>
+      <c r="K56" s="12">
+        <v>75</v>
+      </c>
+      <c r="L56" s="14">
         <v>176</v>
       </c>
-      <c r="K56" s="6">
-[...5 lines deleted...]
-      <c r="M56" s="6">
+      <c r="M56" s="12">
+        <v>25</v>
+      </c>
+      <c r="N56" s="12">
+        <v>1</v>
+      </c>
+      <c r="O56" s="12">
+        <v>3.01</v>
+      </c>
+      <c r="P56" s="12">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="Q56" s="12">
+        <v>0.2</v>
+      </c>
+      <c r="R56" s="12">
+        <v>-0.1</v>
+      </c>
+      <c r="S56" s="12">
+        <v>0.4</v>
+      </c>
+      <c r="T56" s="12">
+        <v>0.4</v>
+      </c>
+      <c r="U56" s="12">
+        <v>287</v>
+      </c>
+      <c r="V56" s="12">
+        <v>281</v>
+      </c>
+      <c r="W56" s="12">
+        <v>301</v>
+      </c>
+      <c r="X56" s="12">
+        <v>280</v>
+      </c>
+      <c r="Y56" s="12">
+        <v>1.3</v>
+      </c>
+      <c r="Z56" s="15">
+        <v>22.34</v>
+      </c>
+      <c r="AA56" s="12">
+        <v>7.1</v>
+      </c>
+      <c r="AB56" s="12" t="s">
+        <v>204</v>
+      </c>
+      <c r="AC56" s="12" t="s">
+        <v>205</v>
+      </c>
+      <c r="AD56" s="12" t="s">
         <v>44</v>
       </c>
-      <c r="N56" s="6">
-[...50 lines deleted...]
-      <c r="AE56" s="6" t="s">
+      <c r="AE56" s="12" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="57" spans="1:31" x14ac:dyDescent="0.25">
-      <c r="A57" s="6" t="s">
-[...3 lines deleted...]
-        <v>203</v>
+      <c r="A57" s="12" t="s">
+        <v>206</v>
+      </c>
+      <c r="B57" s="12" t="s">
+        <v>207</v>
       </c>
       <c r="C57" s="13">
-        <v>46171</v>
-[...1 lines deleted...]
-      <c r="D57" s="6">
+        <v>46112</v>
+      </c>
+      <c r="D57" s="12">
+        <v>97</v>
+      </c>
+      <c r="E57" s="12">
+        <v>100</v>
+      </c>
+      <c r="F57" s="12" t="s">
+        <v>27</v>
+      </c>
+      <c r="G57" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="H57" s="12" t="s">
+        <v>29</v>
+      </c>
+      <c r="I57" s="12"/>
+      <c r="J57" s="12">
+        <v>86</v>
+      </c>
+      <c r="K57" s="12">
+        <v>71</v>
+      </c>
+      <c r="L57" s="14">
+        <v>379</v>
+      </c>
+      <c r="M57" s="12">
+        <v>8</v>
+      </c>
+      <c r="N57" s="12">
+        <v>16</v>
+      </c>
+      <c r="O57" s="12">
+        <v>2.98</v>
+      </c>
+      <c r="P57" s="12">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="Q57" s="12">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="R57" s="12">
+        <v>0.8</v>
+      </c>
+      <c r="S57" s="12">
+        <v>-0.2</v>
+      </c>
+      <c r="T57" s="12">
+        <v>-1.4</v>
+      </c>
+      <c r="U57" s="12">
+        <v>97</v>
+      </c>
+      <c r="V57" s="12">
+        <v>104</v>
+      </c>
+      <c r="W57" s="12">
+        <v>81</v>
+      </c>
+      <c r="X57" s="12">
         <v>98</v>
       </c>
-      <c r="E57" s="6">
-[...33 lines deleted...]
-      <c r="Q57" s="6">
+      <c r="Y57" s="12">
         <v>0.4</v>
       </c>
-      <c r="R57" s="6">
-[...22 lines deleted...]
-      </c>
       <c r="Z57" s="15">
-        <v>13.58</v>
-[...14 lines deleted...]
-        <v>45</v>
+        <v>16.62</v>
+      </c>
+      <c r="AA57" s="12">
+        <v>8.1</v>
+      </c>
+      <c r="AB57" s="12" t="s">
+        <v>168</v>
+      </c>
+      <c r="AC57" s="12" t="s">
+        <v>208</v>
+      </c>
+      <c r="AD57" s="12" t="s">
+        <v>127</v>
+      </c>
+      <c r="AE57" s="12" t="s">
+        <v>78</v>
       </c>
     </row>
     <row r="58" spans="1:31" x14ac:dyDescent="0.25">
-      <c r="A58" s="5" t="s">
+      <c r="A58" s="8" t="s">
+        <v>209</v>
+      </c>
+      <c r="B58" s="8" t="s">
+        <v>210</v>
+      </c>
+      <c r="C58" s="9">
+        <v>46259</v>
+      </c>
+      <c r="D58" s="8">
+        <v>100</v>
+      </c>
+      <c r="E58" s="8">
+        <v>100</v>
+      </c>
+      <c r="F58" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="G58" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="H58" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="I58" s="8"/>
+      <c r="J58" s="8">
+        <v>80</v>
+      </c>
+      <c r="K58" s="8">
+        <v>75</v>
+      </c>
+      <c r="L58" s="10">
+        <v>163</v>
+      </c>
+      <c r="M58" s="8">
+        <v>12</v>
+      </c>
+      <c r="N58" s="8">
+        <v>3</v>
+      </c>
+      <c r="O58" s="8">
+        <v>2.94</v>
+      </c>
+      <c r="P58" s="8">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="Q58" s="8">
+        <v>-0.4</v>
+      </c>
+      <c r="R58" s="8">
+        <v>-0.3</v>
+      </c>
+      <c r="S58" s="8">
+        <v>-0.7</v>
+      </c>
+      <c r="T58" s="8">
+        <v>0.4</v>
+      </c>
+      <c r="U58" s="8">
+        <v>165</v>
+      </c>
+      <c r="V58" s="8">
+        <v>164</v>
+      </c>
+      <c r="W58" s="8">
+        <v>169</v>
+      </c>
+      <c r="X58" s="8">
+        <v>133</v>
+      </c>
+      <c r="Y58" s="8">
+        <v>0.6</v>
+      </c>
+      <c r="Z58" s="11">
+        <v>15.6</v>
+      </c>
+      <c r="AA58" s="8">
+        <v>6.6</v>
+      </c>
+      <c r="AB58" s="8" t="s">
         <v>204</v>
       </c>
-      <c r="B58" s="5" t="s">
-[...85 lines deleted...]
-        <v>80</v>
+      <c r="AC58" s="8" t="s">
+        <v>211</v>
+      </c>
+      <c r="AD58" s="8" t="s">
+        <v>44</v>
+      </c>
+      <c r="AE58" s="8" t="s">
+        <v>45</v>
       </c>
     </row>
     <row r="59" spans="1:31" x14ac:dyDescent="0.25">
-      <c r="A59" s="5" t="s">
-[...11 lines deleted...]
-      <c r="E59" s="5">
+      <c r="A59" s="8" t="s">
+        <v>212</v>
+      </c>
+      <c r="B59" s="8" t="s">
+        <v>213</v>
+      </c>
+      <c r="C59" s="9">
+        <v>46246</v>
+      </c>
+      <c r="D59" s="8">
+        <v>99</v>
+      </c>
+      <c r="E59" s="8">
         <v>100</v>
       </c>
-      <c r="F59" s="5" t="s">
+      <c r="F59" s="8" t="s">
         <v>27</v>
       </c>
-      <c r="G59" s="5" t="s">
-[...9 lines deleted...]
-      <c r="K59" s="5">
+      <c r="G59" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="H59" s="8" t="s">
+        <v>214</v>
+      </c>
+      <c r="I59" s="8"/>
+      <c r="J59" s="8">
         <v>72</v>
       </c>
-      <c r="L59" s="11">
-[...57 lines deleted...]
-        <v>80</v>
+      <c r="K59" s="8">
+        <v>73</v>
+      </c>
+      <c r="L59" s="10">
+        <v>-24</v>
+      </c>
+      <c r="M59" s="8">
+        <v>11</v>
+      </c>
+      <c r="N59" s="8">
+        <v>1</v>
+      </c>
+      <c r="O59" s="8">
+        <v>3.06</v>
+      </c>
+      <c r="P59" s="8">
+        <v>1.3</v>
+      </c>
+      <c r="Q59" s="8">
+        <v>-0.2</v>
+      </c>
+      <c r="R59" s="8">
+        <v>0.1</v>
+      </c>
+      <c r="S59" s="8">
+        <v>-0.7</v>
+      </c>
+      <c r="T59" s="8">
+        <v>0.5</v>
+      </c>
+      <c r="U59" s="8">
+        <v>150</v>
+      </c>
+      <c r="V59" s="8">
+        <v>151</v>
+      </c>
+      <c r="W59" s="8">
+        <v>146</v>
+      </c>
+      <c r="X59" s="8">
+        <v>142</v>
+      </c>
+      <c r="Y59" s="8">
+        <v>0.5</v>
+      </c>
+      <c r="Z59" s="11">
+        <v>15.48</v>
+      </c>
+      <c r="AA59" s="8">
+        <v>8.5</v>
+      </c>
+      <c r="AB59" s="8" t="s">
+        <v>215</v>
+      </c>
+      <c r="AC59" s="8" t="s">
+        <v>216</v>
+      </c>
+      <c r="AD59" s="8" t="s">
+        <v>217</v>
+      </c>
+      <c r="AE59" s="8" t="s">
+        <v>218</v>
       </c>
     </row>
     <row r="60" spans="1:31" x14ac:dyDescent="0.25">
-      <c r="A60" s="5" t="s">
-[...11 lines deleted...]
-      <c r="E60" s="5">
+      <c r="A60" s="8" t="s">
+        <v>219</v>
+      </c>
+      <c r="B60" s="8" t="s">
+        <v>220</v>
+      </c>
+      <c r="C60" s="9">
+        <v>46152</v>
+      </c>
+      <c r="D60" s="8">
         <v>100</v>
       </c>
-      <c r="F60" s="5" t="s">
+      <c r="E60" s="8">
+        <v>100</v>
+      </c>
+      <c r="F60" s="8" t="s">
         <v>27</v>
       </c>
-      <c r="G60" s="5" t="s">
-[...2 lines deleted...]
-      <c r="H60" s="5" t="s">
+      <c r="G60" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="H60" s="8" t="s">
         <v>29</v>
       </c>
-      <c r="I60" s="5"/>
-[...45 lines deleted...]
-      <c r="Y60" s="5">
+      <c r="I60" s="8"/>
+      <c r="J60" s="8">
+        <v>17</v>
+      </c>
+      <c r="K60" s="8">
+        <v>74</v>
+      </c>
+      <c r="L60" s="10">
+        <v>-1281</v>
+      </c>
+      <c r="M60" s="8">
+        <v>12</v>
+      </c>
+      <c r="N60" s="8">
+        <v>-11</v>
+      </c>
+      <c r="O60" s="8">
+        <v>2.93</v>
+      </c>
+      <c r="P60" s="8">
+        <v>-1.6</v>
+      </c>
+      <c r="Q60" s="8">
+        <v>-1.3</v>
+      </c>
+      <c r="R60" s="8">
+        <v>-2.2000000000000002</v>
+      </c>
+      <c r="S60" s="8">
         <v>0.1</v>
       </c>
-      <c r="Z60" s="12">
-[...15 lines deleted...]
-        <v>80</v>
+      <c r="T60" s="8">
+        <v>-0.7</v>
+      </c>
+      <c r="U60" s="8">
+        <v>-66</v>
+      </c>
+      <c r="V60" s="8">
+        <v>-26</v>
+      </c>
+      <c r="W60" s="8">
+        <v>-160</v>
+      </c>
+      <c r="X60" s="8">
+        <v>-76</v>
+      </c>
+      <c r="Y60" s="8">
+        <v>-0.5</v>
+      </c>
+      <c r="Z60" s="11">
+        <v>10.54</v>
+      </c>
+      <c r="AA60" s="8">
+        <v>3.6</v>
+      </c>
+      <c r="AB60" s="8" t="s">
+        <v>221</v>
+      </c>
+      <c r="AC60" s="8" t="s">
+        <v>222</v>
+      </c>
+      <c r="AD60" s="8" t="s">
+        <v>223</v>
+      </c>
+      <c r="AE60" s="8" t="s">
+        <v>33</v>
       </c>
     </row>
     <row r="61" spans="1:31" x14ac:dyDescent="0.25">
-      <c r="A61" s="5" t="s">
-[...11 lines deleted...]
-      <c r="E61" s="5">
+      <c r="A61" s="8" t="s">
+        <v>224</v>
+      </c>
+      <c r="B61" s="8" t="s">
+        <v>225</v>
+      </c>
+      <c r="C61" s="9">
+        <v>46095</v>
+      </c>
+      <c r="D61" s="8">
+        <v>97</v>
+      </c>
+      <c r="E61" s="8">
         <v>100</v>
       </c>
-      <c r="F61" s="5" t="s">
+      <c r="F61" s="8" t="s">
         <v>27</v>
       </c>
-      <c r="G61" s="5" t="s">
-[...2 lines deleted...]
-      <c r="H61" s="5" t="s">
+      <c r="G61" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="H61" s="8" t="s">
         <v>29</v>
       </c>
-      <c r="I61" s="5"/>
-[...64 lines deleted...]
-        <v>45</v>
+      <c r="I61" s="8"/>
+      <c r="J61" s="8">
+        <v>9</v>
+      </c>
+      <c r="K61" s="8">
+        <v>71</v>
+      </c>
+      <c r="L61" s="10">
+        <v>-1574</v>
+      </c>
+      <c r="M61" s="8">
+        <v>21</v>
+      </c>
+      <c r="N61" s="8">
+        <v>-17</v>
+      </c>
+      <c r="O61" s="8">
+        <v>2.93</v>
+      </c>
+      <c r="P61" s="8">
+        <v>-2.5</v>
+      </c>
+      <c r="Q61" s="8">
+        <v>-1.5</v>
+      </c>
+      <c r="R61" s="8">
+        <v>-2</v>
+      </c>
+      <c r="S61" s="8">
+        <v>-0.5</v>
+      </c>
+      <c r="T61" s="8">
+        <v>-0.7</v>
+      </c>
+      <c r="U61" s="8">
+        <v>-46</v>
+      </c>
+      <c r="V61" s="8">
+        <v>-3</v>
+      </c>
+      <c r="W61" s="8">
+        <v>-149</v>
+      </c>
+      <c r="X61" s="8">
+        <v>-38</v>
+      </c>
+      <c r="Y61" s="8">
+        <v>-1.1000000000000001</v>
+      </c>
+      <c r="Z61" s="11">
+        <v>5.27</v>
+      </c>
+      <c r="AA61" s="8">
+        <v>2.8</v>
+      </c>
+      <c r="AB61" s="8" t="s">
+        <v>221</v>
+      </c>
+      <c r="AC61" s="8"/>
+      <c r="AD61" s="8" t="s">
+        <v>226</v>
+      </c>
+      <c r="AE61" s="8" t="s">
+        <v>33</v>
       </c>
     </row>
     <row r="62" spans="1:31" x14ac:dyDescent="0.25">
-      <c r="A62" s="5" t="s">
-[...11 lines deleted...]
-      <c r="E62" s="5">
+      <c r="A62" s="8" t="s">
+        <v>227</v>
+      </c>
+      <c r="B62" s="8" t="s">
+        <v>228</v>
+      </c>
+      <c r="C62" s="9">
+        <v>46094</v>
+      </c>
+      <c r="D62" s="8">
         <v>100</v>
       </c>
-      <c r="F62" s="5" t="s">
+      <c r="E62" s="8">
+        <v>100</v>
+      </c>
+      <c r="F62" s="8" t="s">
         <v>27</v>
       </c>
-      <c r="G62" s="5" t="s">
-[...2 lines deleted...]
-      <c r="H62" s="5" t="s">
+      <c r="G62" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="H62" s="8" t="s">
         <v>29</v>
       </c>
-      <c r="I62" s="5"/>
-[...3 lines deleted...]
-      <c r="K62" s="5">
+      <c r="I62" s="8"/>
+      <c r="J62" s="8">
+        <v>8</v>
+      </c>
+      <c r="K62" s="8">
         <v>72</v>
       </c>
-      <c r="L62" s="11">
-[...5 lines deleted...]
-      <c r="N62" s="5">
+      <c r="L62" s="10">
+        <v>-1448</v>
+      </c>
+      <c r="M62" s="8">
+        <v>-2</v>
+      </c>
+      <c r="N62" s="8">
+        <v>-20</v>
+      </c>
+      <c r="O62" s="8">
+        <v>3</v>
+      </c>
+      <c r="P62" s="8">
+        <v>-1.5</v>
+      </c>
+      <c r="Q62" s="8">
+        <v>1</v>
+      </c>
+      <c r="R62" s="8">
+        <v>-0.4</v>
+      </c>
+      <c r="S62" s="8">
+        <v>-1.4</v>
+      </c>
+      <c r="T62" s="8">
+        <v>0.7</v>
+      </c>
+      <c r="U62" s="8">
+        <v>-150</v>
+      </c>
+      <c r="V62" s="8">
+        <v>-117</v>
+      </c>
+      <c r="W62" s="8">
+        <v>-228</v>
+      </c>
+      <c r="X62" s="8">
+        <v>-130</v>
+      </c>
+      <c r="Y62" s="8">
+        <v>-1.2</v>
+      </c>
+      <c r="Z62" s="11">
+        <v>3.78</v>
+      </c>
+      <c r="AA62" s="8">
+        <v>3.5</v>
+      </c>
+      <c r="AB62" s="8" t="s">
+        <v>229</v>
+      </c>
+      <c r="AC62" s="8" t="s">
+        <v>230</v>
+      </c>
+      <c r="AD62" s="8" t="s">
+        <v>231</v>
+      </c>
+      <c r="AE62" s="8" t="s">
         <v>33</v>
-      </c>
-[...49 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="63" spans="1:31" x14ac:dyDescent="0.25">
-      <c r="A63" s="6" t="s">
-[...3 lines deleted...]
-        <v>218</v>
+      <c r="A63" s="12" t="s">
+        <v>232</v>
+      </c>
+      <c r="B63" s="12" t="s">
+        <v>233</v>
       </c>
       <c r="C63" s="13">
-        <v>46109</v>
-[...4 lines deleted...]
-      <c r="E63" s="6">
+        <v>46095</v>
+      </c>
+      <c r="D63" s="12">
+        <v>95</v>
+      </c>
+      <c r="E63" s="12">
         <v>100</v>
       </c>
-      <c r="F63" s="6" t="s">
+      <c r="F63" s="12" t="s">
         <v>27</v>
       </c>
-      <c r="G63" s="6" t="s">
-[...2 lines deleted...]
-      <c r="H63" s="6" t="s">
+      <c r="G63" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="H63" s="12" t="s">
         <v>29</v>
       </c>
-      <c r="I63" s="6"/>
-[...4 lines deleted...]
-        <v>72</v>
+      <c r="I63" s="12"/>
+      <c r="J63" s="12">
+        <v>7</v>
+      </c>
+      <c r="K63" s="12">
+        <v>66</v>
       </c>
       <c r="L63" s="14">
-        <v>552</v>
-[...38 lines deleted...]
-        <v>0.4</v>
+        <v>-1815</v>
+      </c>
+      <c r="M63" s="12">
+        <v>0</v>
+      </c>
+      <c r="N63" s="12">
+        <v>-26</v>
+      </c>
+      <c r="O63" s="12">
+        <v>3.02</v>
+      </c>
+      <c r="P63" s="12">
+        <v>-2.4</v>
+      </c>
+      <c r="Q63" s="12">
+        <v>1.8</v>
+      </c>
+      <c r="R63" s="12">
+        <v>1</v>
+      </c>
+      <c r="S63" s="12">
+        <v>0.7</v>
+      </c>
+      <c r="T63" s="12">
+        <v>1.8</v>
+      </c>
+      <c r="U63" s="12">
+        <v>-170</v>
+      </c>
+      <c r="V63" s="12">
+        <v>-131</v>
+      </c>
+      <c r="W63" s="12">
+        <v>-264</v>
+      </c>
+      <c r="X63" s="12">
+        <v>-123</v>
+      </c>
+      <c r="Y63" s="12">
+        <v>-1.5</v>
       </c>
       <c r="Z63" s="15">
-        <v>16.73</v>
-[...14 lines deleted...]
-        <v>80</v>
+        <v>3.87</v>
+      </c>
+      <c r="AA63" s="12">
+        <v>1</v>
+      </c>
+      <c r="AB63" s="12" t="s">
+        <v>229</v>
+      </c>
+      <c r="AC63" s="12"/>
+      <c r="AD63" s="12" t="s">
+        <v>234</v>
+      </c>
+      <c r="AE63" s="12" t="s">
+        <v>33</v>
       </c>
     </row>
     <row r="64" spans="1:31" x14ac:dyDescent="0.25">
-      <c r="A64" s="6" t="s">
-[...3 lines deleted...]
-        <v>220</v>
+      <c r="A64" s="12" t="s">
+        <v>235</v>
+      </c>
+      <c r="B64" s="12" t="s">
+        <v>236</v>
       </c>
       <c r="C64" s="13">
-        <v>46154</v>
-[...4 lines deleted...]
-      <c r="E64" s="6">
+        <v>45892</v>
+      </c>
+      <c r="D64" s="12">
+        <v>96</v>
+      </c>
+      <c r="E64" s="12">
         <v>100</v>
       </c>
-      <c r="F64" s="6" t="s">
+      <c r="F64" s="12" t="s">
         <v>27</v>
       </c>
-      <c r="G64" s="6" t="s">
-[...2 lines deleted...]
-      <c r="H64" s="6" t="s">
+      <c r="G64" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="H64" s="12" t="s">
         <v>29</v>
       </c>
-      <c r="I64" s="6"/>
-[...4 lines deleted...]
-        <v>75</v>
+      <c r="I64" s="12"/>
+      <c r="J64" s="12">
+        <v>0</v>
+      </c>
+      <c r="K64" s="12">
+        <v>69</v>
       </c>
       <c r="L64" s="14">
-        <v>584</v>
-[...38 lines deleted...]
-        <v>0.5</v>
+        <v>-151</v>
+      </c>
+      <c r="M64" s="12">
+        <v>14</v>
+      </c>
+      <c r="N64" s="12">
+        <v>0</v>
+      </c>
+      <c r="O64" s="12">
+        <v>3.06</v>
+      </c>
+      <c r="P64" s="12">
+        <v>-3.1</v>
+      </c>
+      <c r="Q64" s="12">
+        <v>-2.5</v>
+      </c>
+      <c r="R64" s="12">
+        <v>-2.8</v>
+      </c>
+      <c r="S64" s="12">
+        <v>-1.8</v>
+      </c>
+      <c r="T64" s="12">
+        <v>-1.9</v>
+      </c>
+      <c r="U64" s="12">
+        <v>-73</v>
+      </c>
+      <c r="V64" s="12">
+        <v>-68</v>
+      </c>
+      <c r="W64" s="12">
+        <v>-87</v>
+      </c>
+      <c r="X64" s="12">
+        <v>-77</v>
+      </c>
+      <c r="Y64" s="12">
+        <v>-1</v>
       </c>
       <c r="Z64" s="15">
-        <v>12.46</v>
-[...14 lines deleted...]
-        <v>80</v>
+        <v>4.49</v>
+      </c>
+      <c r="AA64" s="12">
+        <v>6.7</v>
+      </c>
+      <c r="AB64" s="12"/>
+      <c r="AC64" s="12" t="s">
+        <v>237</v>
+      </c>
+      <c r="AD64" s="12" t="s">
+        <v>238</v>
+      </c>
+      <c r="AE64" s="12" t="s">
+        <v>239</v>
       </c>
     </row>
     <row r="65" spans="1:31" x14ac:dyDescent="0.25">
-      <c r="A65" s="6" t="s">
-[...3 lines deleted...]
-        <v>224</v>
+      <c r="A65" s="12" t="s">
+        <v>240</v>
+      </c>
+      <c r="B65" s="12" t="s">
+        <v>241</v>
       </c>
       <c r="C65" s="13">
-        <v>46178</v>
-[...4 lines deleted...]
-      <c r="E65" s="6">
+        <v>46095</v>
+      </c>
+      <c r="D65" s="12">
+        <v>98</v>
+      </c>
+      <c r="E65" s="12">
         <v>100</v>
       </c>
-      <c r="F65" s="6" t="s">
-[...5 lines deleted...]
-      <c r="H65" s="6" t="s">
+      <c r="F65" s="12" t="s">
+        <v>242</v>
+      </c>
+      <c r="G65" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="H65" s="12" t="s">
         <v>29</v>
       </c>
-      <c r="I65" s="6"/>
-[...4 lines deleted...]
-        <v>73</v>
+      <c r="I65" s="12"/>
+      <c r="J65" s="12">
+        <v>-11</v>
+      </c>
+      <c r="K65" s="12">
+        <v>68</v>
       </c>
       <c r="L65" s="14">
-        <v>847</v>
-[...22 lines deleted...]
-      <c r="T65" s="6">
+        <v>-1173</v>
+      </c>
+      <c r="M65" s="12">
+        <v>-4</v>
+      </c>
+      <c r="N65" s="12">
+        <v>-16</v>
+      </c>
+      <c r="O65" s="12">
+        <v>3.07</v>
+      </c>
+      <c r="P65" s="12">
+        <v>-2</v>
+      </c>
+      <c r="Q65" s="12">
+        <v>-1.2</v>
+      </c>
+      <c r="R65" s="12">
+        <v>-1.9</v>
+      </c>
+      <c r="S65" s="12">
+        <v>-2.4</v>
+      </c>
+      <c r="T65" s="12">
+        <v>1.5</v>
+      </c>
+      <c r="U65" s="12">
+        <v>-138</v>
+      </c>
+      <c r="V65" s="12">
+        <v>-113</v>
+      </c>
+      <c r="W65" s="12">
+        <v>-200</v>
+      </c>
+      <c r="X65" s="12">
+        <v>-148</v>
+      </c>
+      <c r="Y65" s="12">
+        <v>-1.5</v>
+      </c>
+      <c r="Z65" s="15">
+        <v>4.45</v>
+      </c>
+      <c r="AA65" s="12">
         <v>2.2000000000000002</v>
       </c>
-      <c r="U65" s="6">
-[...30 lines deleted...]
-        <v>80</v>
+      <c r="AB65" s="12" t="s">
+        <v>243</v>
+      </c>
+      <c r="AC65" s="12" t="s">
+        <v>244</v>
+      </c>
+      <c r="AD65" s="12" t="s">
+        <v>231</v>
+      </c>
+      <c r="AE65" s="12" t="s">
+        <v>33</v>
       </c>
     </row>
     <row r="66" spans="1:31" x14ac:dyDescent="0.25">
-      <c r="A66" s="6" t="s">
-[...3 lines deleted...]
-        <v>226</v>
+      <c r="A66" s="12" t="s">
+        <v>245</v>
+      </c>
+      <c r="B66" s="12" t="s">
+        <v>246</v>
       </c>
       <c r="C66" s="13">
-        <v>46081</v>
-[...4 lines deleted...]
-      <c r="E66" s="6">
+        <v>45995</v>
+      </c>
+      <c r="D66" s="12">
         <v>100</v>
       </c>
-      <c r="F66" s="6" t="s">
-[...5 lines deleted...]
-      <c r="H66" s="6" t="s">
+      <c r="E66" s="12">
+        <v>100</v>
+      </c>
+      <c r="F66" s="12" t="s">
+        <v>242</v>
+      </c>
+      <c r="G66" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="H66" s="12" t="s">
         <v>29</v>
       </c>
-      <c r="I66" s="6"/>
-[...4 lines deleted...]
-        <v>72</v>
+      <c r="I66" s="12"/>
+      <c r="J66" s="12">
+        <v>-112</v>
+      </c>
+      <c r="K66" s="12">
+        <v>74</v>
       </c>
       <c r="L66" s="14">
-        <v>946</v>
-[...38 lines deleted...]
-        <v>0.4</v>
+        <v>-2083</v>
+      </c>
+      <c r="M66" s="12">
+        <v>-53</v>
+      </c>
+      <c r="N66" s="12">
+        <v>-56</v>
+      </c>
+      <c r="O66" s="12">
+        <v>3.17</v>
+      </c>
+      <c r="P66" s="12">
+        <v>-2.8</v>
+      </c>
+      <c r="Q66" s="12">
+        <v>-1.3</v>
+      </c>
+      <c r="R66" s="12">
+        <v>-3.8</v>
+      </c>
+      <c r="S66" s="12">
+        <v>-2.6</v>
+      </c>
+      <c r="T66" s="12">
+        <v>-0.4</v>
+      </c>
+      <c r="U66" s="12">
+        <v>-623</v>
+      </c>
+      <c r="V66" s="12">
+        <v>-617</v>
+      </c>
+      <c r="W66" s="12">
+        <v>-639</v>
+      </c>
+      <c r="X66" s="12">
+        <v>-647</v>
+      </c>
+      <c r="Y66" s="12">
+        <v>0.1</v>
       </c>
       <c r="Z66" s="15">
-        <v>15.71</v>
-[...669 lines deleted...]
-      <c r="A74" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="AA66" s="12">
+        <v>4.8</v>
+      </c>
+      <c r="AB66" s="12" t="s">
         <v>247</v>
       </c>
-      <c r="B74" s="6" t="s">
+      <c r="AC66" s="12" t="s">
         <v>248</v>
       </c>
-      <c r="C74" s="13">
-[...72 lines deleted...]
-      <c r="AB74" s="6" t="s">
+      <c r="AD66" s="12" t="s">
         <v>249</v>
       </c>
-      <c r="AC74" s="6" t="s">
+      <c r="AE66" s="12" t="s">
         <v>250</v>
-      </c>
-[...3172 lines deleted...]
-        <v>33</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A2:AE2" xr:uid="{00000000-0001-0000-0000-000000000000}"/>
   <mergeCells count="1">
     <mergeCell ref="A1:AE1"/>
   </mergeCells>
   <pageMargins left="0.2" right="0.2" top="0.4" bottom="0.7" header="0.4" footer="0.4"/>
   <pageSetup paperSize="5" orientation="landscape" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;C&amp;"Arial,Bold"&amp;9Herd Register or Generation Count 5 - 6 and BBR 100: New Genotyped Bulls - Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Pages>0</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>