--- v0 (2026-05-22)
+++ v1 (2026-07-15)
@@ -231,51 +231,51 @@
     <sheetView workbookViewId="0" showGridLines="0"/>
   </sheetViews>
   <cols>
     <col min="1" max="1" customWidth="1" width="9.7109375"/>
     <col min="2" max="2" customWidth="1" width="9.6015625"/>
     <col min="3" max="3" customWidth="1" width="6.8515625"/>
     <col min="4" max="4" customWidth="1" width="6.8515625"/>
     <col min="5" max="5" customWidth="1" width="6.8515625"/>
     <col min="6" max="6" customWidth="1" width="6.8515625"/>
     <col min="7" max="7" customWidth="1" width="8.11328125"/>
     <col min="8" max="8" customWidth="1" width="8.11328125"/>
     <col min="9" max="9" customWidth="1" width="6.8515625"/>
     <col min="10" max="10" customWidth="1" width="6.8515625"/>
     <col min="11" max="11" customWidth="1" width="6.8515625"/>
     <col min="12" max="12" customWidth="1" width="6.8515625"/>
     <col min="13" max="13" customWidth="1" width="6.8515625"/>
     <col min="14" max="14" customWidth="1" width="6.8515625"/>
     <col min="15" max="15" customWidth="1" width="6.8515625"/>
     <col min="16" max="16" customWidth="1" width="6.84375"/>
     <col min="17" max="17" customWidth="1" width="0.0234375"/>
   </cols>
   <sheetData>
     <row r="1" ht="36" customHeight="1">
       <c s="1" t="inlineStr" r="A1">
         <is>
-          <t xml:space="preserve">Minimum PTA values for Percentiles of the Active Cow Population – May 2026</t>
+          <t xml:space="preserve">Minimum PTA values for Percentiles of the Active Cow Population – July 2026</t>
         </is>
       </c>
     </row>
     <row r="2" ht="18" customHeight="0">
       <c s="2" t="inlineStr" r="A2">
         <is>
           <t xml:space="preserve">Group</t>
         </is>
       </c>
       <c s="2" t="inlineStr" r="B2">
         <is>
           <t xml:space="preserve">Value</t>
         </is>
       </c>
       <c s="2" t="inlineStr" r="C2">
         <is>
           <t xml:space="preserve">Jpi</t>
         </is>
       </c>
       <c s="2" t="inlineStr" r="D2">
         <is>
           <t xml:space="preserve">Milk</t>
         </is>
       </c>
       <c s="2" t="inlineStr" r="E2">
@@ -332,375 +332,375 @@
         <is>
           <t xml:space="preserve">NM </t>
         </is>
       </c>
       <c s="2" t="inlineStr" r="P2">
         <is>
           <t xml:space="preserve">CM</t>
         </is>
       </c>
     </row>
     <row r="3" ht="18" customHeight="0">
       <c s="3" t="inlineStr" r="A3">
         <is>
           <t xml:space="preserve">Top 1%</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="B3">
         <is>
           <t xml:space="preserve">Average</t>
         </is>
       </c>
       <c s="4" r="C3">
         <v>152</v>
       </c>
       <c s="4" r="D3">
-        <v>1565</v>
+        <v>1568</v>
       </c>
       <c s="4" r="E3">
         <v>60</v>
       </c>
       <c s="4" r="F3">
         <v>43</v>
       </c>
       <c s="5" r="G3">
-        <v>0.371428</v>
+        <v>0.369802</v>
       </c>
       <c s="5" r="H3">
-        <v>0.175974</v>
+        <v>0.175484</v>
       </c>
       <c s="5" r="I3">
-        <v>2.709074</v>
+        <v>2.709671</v>
       </c>
       <c s="6" r="J3">
-        <v>4.649350</v>
+        <v>4.653858</v>
       </c>
       <c s="6" r="K3">
-        <v>4.378733</v>
+        <v>4.355008</v>
       </c>
       <c s="6" r="L3">
-        <v>23.130860</v>
+        <v>23.137077</v>
       </c>
       <c s="6" r="M3">
-        <v>1.315909</v>
+        <v>1.314778</v>
       </c>
       <c s="6" r="N3">
-        <v>1.438474</v>
+        <v>1.440886</v>
       </c>
       <c s="7" r="O3">
         <v>480</v>
       </c>
       <c s="4" r="P3">
         <v>494</v>
       </c>
     </row>
     <row r="4" ht="18" customHeight="0">
       <c s="3" t="inlineStr" r="A4">
         <is>
           <t xml:space="preserve">Top 5%</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="B4">
         <is>
           <t xml:space="preserve">Average</t>
         </is>
       </c>
       <c s="4" r="C4">
         <v>135</v>
       </c>
       <c s="4" r="D4">
-        <v>1209</v>
+        <v>1210</v>
       </c>
       <c s="4" r="E4">
         <v>50</v>
       </c>
       <c s="4" r="F4">
         <v>36</v>
       </c>
       <c s="5" r="G4">
-        <v>0.284311</v>
+        <v>0.283566</v>
       </c>
       <c s="5" r="H4">
-        <v>0.135418</v>
+        <v>0.135103</v>
       </c>
       <c s="5" r="I4">
-        <v>2.767139</v>
+        <v>2.767467</v>
       </c>
       <c s="6" r="J4">
-        <v>3.895064</v>
+        <v>3.899474</v>
       </c>
       <c s="6" r="K4">
-        <v>2.815649</v>
+        <v>2.798489</v>
       </c>
       <c s="6" r="L4">
-        <v>21.504996</v>
+        <v>21.516000</v>
       </c>
       <c s="6" r="M4">
-        <v>1.010974</v>
+        <v>1.011067</v>
       </c>
       <c s="6" r="N4">
-        <v>1.186525</v>
+        <v>1.187881</v>
       </c>
       <c s="7" r="O4">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c s="4" r="P4">
         <v>421</v>
       </c>
     </row>
     <row r="5" ht="18" customHeight="0">
       <c s="3" t="inlineStr" r="A5">
         <is>
           <t xml:space="preserve">Top 10%</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="B5">
         <is>
           <t xml:space="preserve">Average</t>
         </is>
       </c>
       <c s="4" r="C5">
         <v>127</v>
       </c>
       <c s="4" r="D5">
-        <v>1041</v>
+        <v>1042</v>
       </c>
       <c s="4" r="E5">
         <v>45</v>
       </c>
       <c s="4" r="F5">
         <v>32</v>
       </c>
       <c s="5" r="G5">
-        <v>0.245732</v>
+        <v>0.245185</v>
       </c>
       <c s="5" r="H5">
-        <v>0.116741</v>
+        <v>0.116532</v>
       </c>
       <c s="5" r="I5">
-        <v>2.797183</v>
+        <v>2.797418</v>
       </c>
       <c s="6" r="J5">
-        <v>3.517175</v>
+        <v>3.521395</v>
       </c>
       <c s="6" r="K5">
-        <v>2.202597</v>
+        <v>2.188374</v>
       </c>
       <c s="6" r="L5">
-        <v>20.593564</v>
+        <v>20.602980</v>
       </c>
       <c s="6" r="M5">
-        <v>0.863441</v>
+        <v>0.863908</v>
       </c>
       <c s="6" r="N5">
-        <v>1.056899</v>
+        <v>1.058522</v>
       </c>
       <c s="7" r="O5">
         <v>372</v>
       </c>
       <c s="4" r="P5">
         <v>383</v>
       </c>
     </row>
     <row r="6" ht="18" customHeight="0">
       <c s="3" t="inlineStr" r="A6">
         <is>
           <t xml:space="preserve">Top 20%</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="B6">
         <is>
           <t xml:space="preserve">Average</t>
         </is>
       </c>
       <c s="4" r="C6">
         <v>117</v>
       </c>
       <c s="4" r="D6">
-        <v>860</v>
+        <v>861</v>
       </c>
       <c s="4" r="E6">
         <v>39</v>
       </c>
       <c s="4" r="F6">
         <v>28</v>
       </c>
       <c s="5" r="G6">
-        <v>0.203185</v>
+        <v>0.202872</v>
       </c>
       <c s="5" r="H6">
-        <v>0.096353</v>
+        <v>0.096202</v>
       </c>
       <c s="5" r="I6">
-        <v>2.833048</v>
+        <v>2.833199</v>
       </c>
       <c s="6" r="J6">
-        <v>3.075422</v>
+        <v>3.079638</v>
       </c>
       <c s="6" r="K6">
-        <v>1.569009</v>
+        <v>1.557905</v>
       </c>
       <c s="6" r="L6">
-        <v>19.424073</v>
+        <v>19.433034</v>
       </c>
       <c s="6" r="M6">
-        <v>0.693035</v>
+        <v>0.693683</v>
       </c>
       <c s="6" r="N6">
-        <v>0.892808</v>
+        <v>0.894308</v>
       </c>
       <c s="7" r="O6">
         <v>330</v>
       </c>
       <c s="4" r="P6">
-        <v>340</v>
+        <v>341</v>
       </c>
     </row>
     <row r="7" ht="18" customHeight="0">
       <c s="3" t="inlineStr" r="A7">
         <is>
           <t xml:space="preserve">Top 30%</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="B7">
         <is>
           <t xml:space="preserve">Average</t>
         </is>
       </c>
       <c s="4" r="C7">
         <v>110</v>
       </c>
       <c s="4" r="D7">
-        <v>741</v>
+        <v>742</v>
       </c>
       <c s="4" r="E7">
         <v>35</v>
       </c>
       <c s="4" r="F7">
         <v>25</v>
       </c>
       <c s="5" r="G7">
-        <v>0.174241</v>
+        <v>0.174069</v>
       </c>
       <c s="5" r="H7">
-        <v>0.082710</v>
+        <v>0.082615</v>
       </c>
       <c s="5" r="I7">
-        <v>2.857590</v>
+        <v>2.857718</v>
       </c>
       <c s="6" r="J7">
-        <v>2.774951</v>
+        <v>2.779260</v>
       </c>
       <c s="6" r="K7">
-        <v>1.170211</v>
+        <v>1.160235</v>
       </c>
       <c s="6" r="L7">
-        <v>18.527849</v>
+        <v>18.538082</v>
       </c>
       <c s="6" r="M7">
-        <v>0.579242</v>
+        <v>0.579989</v>
       </c>
       <c s="6" r="N7">
-        <v>0.779280</v>
+        <v>0.780706</v>
       </c>
       <c s="7" r="O7">
         <v>301</v>
       </c>
       <c s="4" r="P7">
-        <v>311</v>
+        <v>312</v>
       </c>
     </row>
     <row r="8" ht="18" customHeight="0">
       <c s="3" t="inlineStr" r="A8">
         <is>
           <t xml:space="preserve">Top 50%</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="B8">
         <is>
           <t xml:space="preserve">Average</t>
         </is>
       </c>
       <c s="4" r="C8">
         <v>100</v>
       </c>
       <c s="4" r="D8">
-        <v>566</v>
+        <v>568</v>
       </c>
       <c s="4" r="E8">
         <v>29</v>
       </c>
       <c s="4" r="F8">
         <v>20</v>
       </c>
       <c s="5" r="G8">
-        <v>0.130779</v>
+        <v>0.130742</v>
       </c>
       <c s="5" r="H8">
-        <v>0.062709</v>
+        <v>0.062673</v>
       </c>
       <c s="5" r="I8">
-        <v>2.895491</v>
+        <v>2.895569</v>
       </c>
       <c s="6" r="J8">
-        <v>2.319003</v>
+        <v>2.323327</v>
       </c>
       <c s="6" r="K8">
-        <v>0.596383</v>
+        <v>0.587696</v>
       </c>
       <c s="6" r="L8">
-        <v>17.053091</v>
+        <v>17.064023</v>
       </c>
       <c s="6" r="M8">
-        <v>0.414428</v>
+        <v>0.415354</v>
       </c>
       <c s="6" r="N8">
-        <v>0.607490</v>
+        <v>0.609528</v>
       </c>
       <c s="7" r="O8">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c s="4" r="P8">
         <v>267</v>
       </c>
     </row>
     <row r="9" ht="18" customHeight="0">
       <c s="3" t="inlineStr" r="A9">
         <is>
           <t xml:space="preserve">Top 1%</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="B9">
         <is>
           <t xml:space="preserve">Minimum</t>
         </is>
       </c>
       <c s="4" r="C9">
         <v>143</v>
       </c>
       <c s="4" r="D9">
-        <v>1356</v>
+        <v>1358</v>
       </c>
       <c s="4" r="E9">
         <v>55</v>
       </c>
       <c s="4" r="F9">
         <v>39</v>
       </c>
       <c s="5" r="G9">
         <v>0.320000</v>
       </c>
       <c s="5" r="H9">
         <v>0.150000</v>
       </c>
       <c s="5" r="I9">
         <v>2.560000</v>
       </c>
       <c s="6" r="J9">
         <v>4.200000</v>
       </c>
       <c s="6" r="K9">
         <v>3.300000</v>
       </c>
       <c s="6" r="L9">
         <v>22.280000</v>
       </c>
@@ -764,51 +764,51 @@
       <c s="6" r="N10">
         <v>1.000000</v>
       </c>
       <c s="7" r="O10">
         <v>359</v>
       </c>
       <c s="4" r="P10">
         <v>370</v>
       </c>
     </row>
     <row r="11" ht="18" customHeight="0">
       <c s="3" t="inlineStr" r="A11">
         <is>
           <t xml:space="preserve">Top 10%</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="B11">
         <is>
           <t xml:space="preserve">Minimum</t>
         </is>
       </c>
       <c s="4" r="C11">
         <v>114</v>
       </c>
       <c s="4" r="D11">
-        <v>793</v>
+        <v>794</v>
       </c>
       <c s="4" r="E11">
         <v>38</v>
       </c>
       <c s="4" r="F11">
         <v>27</v>
       </c>
       <c s="5" r="G11">
         <v>0.190000</v>
       </c>
       <c s="5" r="H11">
         <v>0.090000</v>
       </c>
       <c s="5" r="I11">
         <v>2.560000</v>
       </c>
       <c s="6" r="J11">
         <v>2.900000</v>
       </c>
       <c s="6" r="K11">
         <v>1.300000</v>
       </c>
       <c s="6" r="L11">
         <v>19.120000</v>
       </c>
@@ -818,368 +818,368 @@
       <c s="6" r="N11">
         <v>0.800000</v>
       </c>
       <c s="7" r="O11">
         <v>316</v>
       </c>
       <c s="4" r="P11">
         <v>326</v>
       </c>
     </row>
     <row r="12" ht="18" customHeight="0">
       <c s="3" t="inlineStr" r="A12">
         <is>
           <t xml:space="preserve">Top 20%</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="B12">
         <is>
           <t xml:space="preserve">Minimum</t>
         </is>
       </c>
       <c s="4" r="C12">
         <v>102</v>
       </c>
       <c s="4" r="D12">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c s="4" r="E12">
         <v>30</v>
       </c>
       <c s="4" r="F12">
         <v>21</v>
       </c>
       <c s="5" r="G12">
         <v>0.140000</v>
       </c>
       <c s="5" r="H12">
         <v>0.060000</v>
       </c>
       <c s="5" r="I12">
         <v>2.560000</v>
       </c>
       <c s="6" r="J12">
         <v>2.400000</v>
       </c>
       <c s="6" r="K12">
         <v>0.600000</v>
       </c>
       <c s="6" r="L12">
-        <v>17.450000</v>
+        <v>17.460000</v>
       </c>
       <c s="6" r="M12">
         <v>0.400000</v>
       </c>
       <c s="6" r="N12">
         <v>0.600000</v>
       </c>
       <c s="7" r="O12">
         <v>264</v>
       </c>
       <c s="4" r="P12">
-        <v>273</v>
+        <v>274</v>
       </c>
     </row>
     <row r="13" ht="18" customHeight="0">
       <c s="3" t="inlineStr" r="A13">
         <is>
           <t xml:space="preserve">Top 30%</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="B13">
         <is>
           <t xml:space="preserve">Minimum</t>
         </is>
       </c>
       <c s="4" r="C13">
         <v>93</v>
       </c>
       <c s="4" r="D13">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c s="4" r="E13">
         <v>25</v>
       </c>
       <c s="4" r="F13">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c s="5" r="G13">
         <v>0.100000</v>
       </c>
       <c s="5" r="H13">
         <v>0.050000</v>
       </c>
       <c s="5" r="I13">
         <v>2.560000</v>
       </c>
       <c s="6" r="J13">
         <v>2.000000</v>
       </c>
       <c s="6" r="K13">
         <v>0.100000</v>
       </c>
       <c s="6" r="L13">
-        <v>16.070000</v>
+        <v>16.080000</v>
       </c>
       <c s="6" r="M13">
         <v>0.300000</v>
       </c>
       <c s="6" r="N13">
         <v>0.500000</v>
       </c>
       <c s="7" r="O13">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c s="4" r="P13">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="14" ht="18" customHeight="0">
       <c s="3" t="inlineStr" r="A14">
         <is>
           <t xml:space="preserve">Top 50%</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="B14">
         <is>
           <t xml:space="preserve">Minimum</t>
         </is>
       </c>
       <c s="4" r="C14">
         <v>79</v>
       </c>
       <c s="4" r="D14">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c s="4" r="E14">
         <v>15</v>
       </c>
       <c s="4" r="F14">
         <v>11</v>
       </c>
       <c s="5" r="G14">
         <v>0.030000</v>
       </c>
       <c s="5" r="H14">
         <v>0.020000</v>
       </c>
       <c s="5" r="I14">
         <v>2.560000</v>
       </c>
       <c s="6" r="J14">
         <v>1.300000</v>
       </c>
       <c s="6" r="K14">
-        <v>-0.600000</v>
+        <v>-0.700000</v>
       </c>
       <c s="6" r="L14">
-        <v>13.640000</v>
+        <v>13.650000</v>
       </c>
       <c s="6" r="M14">
         <v>0.000000</v>
       </c>
       <c s="6" r="N14">
         <v>0.200000</v>
       </c>
       <c s="7" r="O14">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c s="4" r="P14">
         <v>167</v>
       </c>
     </row>
     <row r="15" ht="18" customHeight="0">
       <c s="3" t="inlineStr" r="A15">
         <is>
           <t xml:space="preserve">ALL</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="B15">
         <is>
           <t xml:space="preserve">Average</t>
         </is>
       </c>
       <c s="4" r="C15">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c s="4" r="D15">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c s="4" r="E15">
         <v>12</v>
       </c>
       <c s="4" r="F15">
         <v>8</v>
       </c>
       <c s="5" r="G15">
-        <v>0.032408</v>
+        <v>0.032425</v>
       </c>
       <c s="5" r="H15">
-        <v>0.018519</v>
+        <v>0.018503</v>
       </c>
       <c s="5" r="I15">
-        <v>2.984982</v>
+        <v>2.985092</v>
       </c>
       <c s="6" r="J15">
-        <v>1.249287</v>
+        <v>1.254017</v>
       </c>
       <c s="6" r="K15">
-        <v>-0.627343</v>
+        <v>-0.634843</v>
       </c>
       <c s="6" r="L15">
-        <v>13.450968</v>
+        <v>13.461623</v>
       </c>
       <c s="6" r="M15">
-        <v>0.048251</v>
+        <v>0.048936</v>
       </c>
       <c s="6" r="N15">
-        <v>0.211120</v>
+        <v>0.213514</v>
       </c>
       <c s="7" r="O15">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c s="4" r="P15">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="16" ht="18" customHeight="0">
       <c s="3" t="inlineStr" r="A16">
         <is>
           <t xml:space="preserve">ALL</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="B16">
         <is>
           <t xml:space="preserve">Maximum</t>
         </is>
       </c>
       <c s="4" r="C16">
         <v>182</v>
       </c>
       <c s="4" r="D16">
-        <v>2339</v>
+        <v>2341</v>
       </c>
       <c s="4" r="E16">
         <v>80</v>
       </c>
       <c s="4" r="F16">
         <v>62</v>
       </c>
       <c s="5" r="G16">
         <v>0.620000</v>
       </c>
       <c s="5" r="H16">
-        <v>0.310000</v>
+        <v>0.300000</v>
       </c>
       <c s="5" r="I16">
-        <v>3.600000</v>
+        <v>3.620000</v>
       </c>
       <c s="6" r="J16">
         <v>6.200000</v>
       </c>
       <c s="6" r="K16">
         <v>8.400000</v>
       </c>
       <c s="6" r="L16">
         <v>28.020000</v>
       </c>
       <c s="6" r="M16">
         <v>2.100000</v>
       </c>
       <c s="6" r="N16">
-        <v>2.200000</v>
+        <v>2.100000</v>
       </c>
       <c s="7" r="O16">
         <v>619</v>
       </c>
       <c s="4" r="P16">
         <v>648</v>
       </c>
     </row>
     <row r="17" ht="18" customHeight="0">
       <c s="3" t="inlineStr" r="A17">
         <is>
           <t xml:space="preserve">ALL</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="B17">
         <is>
           <t xml:space="preserve">Minimum</t>
         </is>
       </c>
       <c s="4" r="C17">
         <v>-196</v>
       </c>
       <c s="4" r="D17">
         <v>-3229</v>
       </c>
       <c s="4" r="E17">
         <v>-110</v>
       </c>
       <c s="4" r="F17">
         <v>-97</v>
       </c>
       <c s="5" r="G17">
         <v>-0.460000</v>
       </c>
       <c s="5" r="H17">
-        <v>-0.210000</v>
+        <v>-0.200000</v>
       </c>
       <c s="5" r="I17">
         <v>2.560000</v>
       </c>
       <c s="6" r="J17">
         <v>-6.400000</v>
       </c>
       <c s="6" r="K17">
-        <v>-6.000000</v>
+        <v>-6.100000</v>
       </c>
       <c s="6" r="L17">
         <v>-10.440000</v>
       </c>
       <c s="6" r="M17">
         <v>-2.000000</v>
       </c>
       <c s="6" r="N17">
         <v>-2.900000</v>
       </c>
       <c s="7" r="O17">
-        <v>-1125</v>
+        <v>-1126</v>
       </c>
       <c s="4" r="P17">
-        <v>-1164</v>
+        <v>-1165</v>
       </c>
     </row>
     <row r="18" ht="14.95" customHeight="1"/>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:P1"/>
   </mergeCells>
   <pageMargins left="1" right="1" top="1" bottom="1.45" header="1" footer="1"/>
   <pageSetup orientation="landscape" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;R&amp;"Segoe UI,Regular"&amp;10 5/8/2026 4:10:03 PM </oddFooter>
+    <oddFooter>&amp;R&amp;"Segoe UI,Regular"&amp;10 7/7/2026 11:08:23 AM </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:s="http://schemas.openxmlformats.org/officeDocument/2006/sharedTypes" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
   <Pages>0</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <Slides>0</Slides>
   <Notes>0</Notes>
   <TotalTime></TotalTime>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>0</ScaleCrop>
   <HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>