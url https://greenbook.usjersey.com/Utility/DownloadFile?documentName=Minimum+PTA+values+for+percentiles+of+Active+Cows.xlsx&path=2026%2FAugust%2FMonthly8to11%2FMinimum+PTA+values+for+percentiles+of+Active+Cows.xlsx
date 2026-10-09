--- v0 (2026-08-23)
+++ v1 (2026-10-09)
@@ -1,68 +1,68 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30430"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\djones\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{88C8416D-C444-4173-A067-A772B4CF0B27}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C67CE711-C518-48D6-9C74-7CBDFB6F6EB3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Minimum PTA values for percenti" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="27">
   <si>
-    <t>Minimum PTA values for Percentiles of the Active Cow Population – August 2026</t>
+    <t>Minimum PTA values for Percentiles of the Active Cow Population – October 2026</t>
   </si>
   <si>
     <t>Group</t>
   </si>
   <si>
     <t>Value</t>
   </si>
   <si>
     <t>Jpi</t>
   </si>
   <si>
     <t>Milk</t>
   </si>
   <si>
     <t>Fat</t>
   </si>
   <si>
     <t>Prot</t>
   </si>
   <si>
     <t xml:space="preserve">Fat% </t>
   </si>
   <si>
     <t>Prot%</t>
   </si>
@@ -146,115 +146,115 @@
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Times New Roman"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FF666666"/>
       <name val="Segoe UI"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF333333"/>
       <name val="Segoe UI"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFD3D3D3"/>
-[...4 lines deleted...]
-      <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FFFFFFFF"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="3" tint="0.79998168889431442"/>
+        <fgColor theme="4" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4" tint="0.59999389629810485"/>
+        <bgColor rgb="FFD3D3D3"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="8">
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="4" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="4" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="166" fontId="4" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00D3D3D3"/>
       <rgbColor rgb="00666666"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00333333"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
@@ -590,892 +590,892 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:P18"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
-      <selection activeCell="A2" sqref="A2"/>
+      <selection activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.7109375" customWidth="1"/>
     <col min="2" max="2" width="9.5703125" customWidth="1"/>
     <col min="3" max="6" width="6.85546875" customWidth="1"/>
     <col min="7" max="8" width="8.140625" customWidth="1"/>
     <col min="9" max="16" width="6.85546875" customWidth="1"/>
     <col min="17" max="17" width="0" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="36" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="6" t="s">
+      <c r="A1" s="5" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="7"/>
-[...13 lines deleted...]
-      <c r="P1" s="7"/>
+      <c r="B1" s="6"/>
+      <c r="C1" s="6"/>
+      <c r="D1" s="6"/>
+      <c r="E1" s="6"/>
+      <c r="F1" s="6"/>
+      <c r="G1" s="6"/>
+      <c r="H1" s="6"/>
+      <c r="I1" s="6"/>
+      <c r="J1" s="6"/>
+      <c r="K1" s="6"/>
+      <c r="L1" s="6"/>
+      <c r="M1" s="6"/>
+      <c r="N1" s="6"/>
+      <c r="O1" s="6"/>
+      <c r="P1" s="6"/>
     </row>
     <row r="2" spans="1:16" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A2" s="1" t="s">
+      <c r="A2" s="7" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="1" t="s">
+      <c r="B2" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="C2" s="1" t="s">
+      <c r="C2" s="7" t="s">
         <v>3</v>
       </c>
-      <c r="D2" s="1" t="s">
+      <c r="D2" s="7" t="s">
         <v>4</v>
       </c>
-      <c r="E2" s="1" t="s">
+      <c r="E2" s="7" t="s">
         <v>5</v>
       </c>
-      <c r="F2" s="1" t="s">
+      <c r="F2" s="7" t="s">
         <v>6</v>
       </c>
-      <c r="G2" s="1" t="s">
+      <c r="G2" s="7" t="s">
         <v>7</v>
       </c>
-      <c r="H2" s="1" t="s">
+      <c r="H2" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="I2" s="1" t="s">
+      <c r="I2" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="J2" s="1" t="s">
+      <c r="J2" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="K2" s="1" t="s">
+      <c r="K2" s="7" t="s">
         <v>11</v>
       </c>
-      <c r="L2" s="1" t="s">
+      <c r="L2" s="7" t="s">
         <v>12</v>
       </c>
-      <c r="M2" s="1" t="s">
+      <c r="M2" s="7" t="s">
         <v>13</v>
       </c>
-      <c r="N2" s="1" t="s">
+      <c r="N2" s="7" t="s">
         <v>14</v>
       </c>
-      <c r="O2" s="1" t="s">
+      <c r="O2" s="7" t="s">
         <v>15</v>
       </c>
-      <c r="P2" s="1" t="s">
+      <c r="P2" s="7" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A3" s="2" t="s">
+      <c r="A3" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="B3" s="2" t="s">
+      <c r="B3" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="C3" s="2">
+      <c r="C3" s="1">
         <v>164</v>
       </c>
-      <c r="D3" s="2">
-[...2 lines deleted...]
-      <c r="E3" s="2">
+      <c r="D3" s="1">
+        <v>1556</v>
+      </c>
+      <c r="E3" s="1">
         <v>60</v>
       </c>
-      <c r="F3" s="2">
+      <c r="F3" s="1">
         <v>42</v>
       </c>
-      <c r="G3" s="3">
-[...23 lines deleted...]
-      <c r="O3" s="5">
+      <c r="G3" s="2">
+        <v>0.36441800000000002</v>
+      </c>
+      <c r="H3" s="2">
+        <v>0.17249100000000001</v>
+      </c>
+      <c r="I3" s="2">
+        <v>2.7133379999999998</v>
+      </c>
+      <c r="J3" s="3">
+        <v>4.6709300000000002</v>
+      </c>
+      <c r="K3" s="3">
+        <v>3.5260790000000002</v>
+      </c>
+      <c r="L3" s="3">
+        <v>23.302159</v>
+      </c>
+      <c r="M3" s="3">
+        <v>1.3405309999999999</v>
+      </c>
+      <c r="N3" s="3">
+        <v>1.4476739999999999</v>
+      </c>
+      <c r="O3" s="4">
         <v>486</v>
       </c>
-      <c r="P3" s="2">
-        <v>498</v>
+      <c r="P3" s="1">
+        <v>499</v>
       </c>
     </row>
     <row r="4" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A4" s="2" t="s">
+      <c r="A4" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="B4" s="2" t="s">
+      <c r="B4" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="C4" s="2">
+      <c r="C4" s="1">
         <v>147</v>
       </c>
-      <c r="D4" s="2">
-[...2 lines deleted...]
-      <c r="E4" s="2">
+      <c r="D4" s="1">
+        <v>1201</v>
+      </c>
+      <c r="E4" s="1">
         <v>50</v>
       </c>
-      <c r="F4" s="2">
+      <c r="F4" s="1">
         <v>35</v>
       </c>
-      <c r="G4" s="3">
-[...27 lines deleted...]
-        <v>425</v>
+      <c r="G4" s="2">
+        <v>0.28039199999999997</v>
+      </c>
+      <c r="H4" s="2">
+        <v>0.13289000000000001</v>
+      </c>
+      <c r="I4" s="2">
+        <v>2.7708499999999998</v>
+      </c>
+      <c r="J4" s="3">
+        <v>3.8636210000000002</v>
+      </c>
+      <c r="K4" s="3">
+        <v>2.8075410000000001</v>
+      </c>
+      <c r="L4" s="3">
+        <v>21.656146</v>
+      </c>
+      <c r="M4" s="3">
+        <v>1.041196</v>
+      </c>
+      <c r="N4" s="3">
+        <v>1.1934210000000001</v>
+      </c>
+      <c r="O4" s="4">
+        <v>415</v>
+      </c>
+      <c r="P4" s="1">
+        <v>426</v>
       </c>
     </row>
     <row r="5" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A5" s="2" t="s">
+      <c r="A5" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="B5" s="2" t="s">
+      <c r="B5" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="C5" s="2">
+      <c r="C5" s="1">
         <v>138</v>
       </c>
-      <c r="D5" s="2">
-[...2 lines deleted...]
-      <c r="E5" s="2">
+      <c r="D5" s="1">
+        <v>1033</v>
+      </c>
+      <c r="E5" s="1">
         <v>45</v>
       </c>
-      <c r="F5" s="2">
+      <c r="F5" s="1">
         <v>32</v>
       </c>
-      <c r="G5" s="3">
-[...26 lines deleted...]
-      <c r="P5" s="2">
+      <c r="G5" s="2">
+        <v>0.242784</v>
+      </c>
+      <c r="H5" s="2">
+        <v>0.11465400000000001</v>
+      </c>
+      <c r="I5" s="2">
+        <v>2.800834</v>
+      </c>
+      <c r="J5" s="3">
+        <v>3.4659239999999998</v>
+      </c>
+      <c r="K5" s="3">
+        <v>2.4391780000000001</v>
+      </c>
+      <c r="L5" s="3">
+        <v>20.738499000000001</v>
+      </c>
+      <c r="M5" s="3">
+        <v>0.89162200000000003</v>
+      </c>
+      <c r="N5" s="3">
+        <v>1.0629150000000001</v>
+      </c>
+      <c r="O5" s="4">
+        <v>378</v>
+      </c>
+      <c r="P5" s="1">
         <v>388</v>
       </c>
     </row>
     <row r="6" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A6" s="2" t="s">
+      <c r="A6" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="B6" s="2" t="s">
+      <c r="B6" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="C6" s="2">
+      <c r="C6" s="1">
         <v>127</v>
       </c>
-      <c r="D6" s="2">
-[...2 lines deleted...]
-      <c r="E6" s="2">
+      <c r="D6" s="1">
+        <v>854</v>
+      </c>
+      <c r="E6" s="1">
         <v>39</v>
       </c>
-      <c r="F6" s="2">
+      <c r="F6" s="1">
         <v>27</v>
       </c>
-      <c r="G6" s="3">
-[...27 lines deleted...]
-        <v>345</v>
+      <c r="G6" s="2">
+        <v>0.20121600000000001</v>
+      </c>
+      <c r="H6" s="2">
+        <v>9.4392000000000004E-2</v>
+      </c>
+      <c r="I6" s="2">
+        <v>2.8360219999999998</v>
+      </c>
+      <c r="J6" s="3">
+        <v>3.0082650000000002</v>
+      </c>
+      <c r="K6" s="3">
+        <v>2.0074329999999998</v>
+      </c>
+      <c r="L6" s="3">
+        <v>19.580465</v>
+      </c>
+      <c r="M6" s="3">
+        <v>0.72000600000000003</v>
+      </c>
+      <c r="N6" s="3">
+        <v>0.89683100000000004</v>
+      </c>
+      <c r="O6" s="4">
+        <v>336</v>
+      </c>
+      <c r="P6" s="1">
+        <v>346</v>
       </c>
     </row>
     <row r="7" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A7" s="2" t="s">
+      <c r="A7" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="B7" s="2" t="s">
+      <c r="B7" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="C7" s="2">
+      <c r="C7" s="1">
         <v>120</v>
       </c>
-      <c r="D7" s="2">
-[...2 lines deleted...]
-      <c r="E7" s="2">
+      <c r="D7" s="1">
+        <v>737</v>
+      </c>
+      <c r="E7" s="1">
         <v>35</v>
       </c>
-      <c r="F7" s="2">
+      <c r="F7" s="1">
         <v>25</v>
       </c>
-      <c r="G7" s="3">
-[...23 lines deleted...]
-      <c r="O7" s="5">
+      <c r="G7" s="2">
+        <v>0.17274300000000001</v>
+      </c>
+      <c r="H7" s="2">
+        <v>8.1204999999999999E-2</v>
+      </c>
+      <c r="I7" s="2">
+        <v>2.8601000000000001</v>
+      </c>
+      <c r="J7" s="3">
+        <v>2.7023839999999999</v>
+      </c>
+      <c r="K7" s="3">
+        <v>1.711382</v>
+      </c>
+      <c r="L7" s="3">
+        <v>18.706854</v>
+      </c>
+      <c r="M7" s="3">
+        <v>0.602738</v>
+      </c>
+      <c r="N7" s="3">
+        <v>0.782501</v>
+      </c>
+      <c r="O7" s="4">
         <v>307</v>
       </c>
-      <c r="P7" s="2">
-        <v>316</v>
+      <c r="P7" s="1">
+        <v>317</v>
       </c>
     </row>
     <row r="8" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A8" s="2" t="s">
+      <c r="A8" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="B8" s="2" t="s">
+      <c r="B8" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="C8" s="2">
+      <c r="C8" s="1">
         <v>110</v>
       </c>
-      <c r="D8" s="2">
-[...2 lines deleted...]
-      <c r="E8" s="2">
+      <c r="D8" s="1">
+        <v>565</v>
+      </c>
+      <c r="E8" s="1">
         <v>29</v>
       </c>
-      <c r="F8" s="2">
+      <c r="F8" s="1">
         <v>20</v>
       </c>
-      <c r="G8" s="3">
-[...27 lines deleted...]
-        <v>272</v>
+      <c r="G8" s="2">
+        <v>0.12991</v>
+      </c>
+      <c r="H8" s="2">
+        <v>6.1499999999999999E-2</v>
+      </c>
+      <c r="I8" s="2">
+        <v>2.8975010000000001</v>
+      </c>
+      <c r="J8" s="3">
+        <v>2.243512</v>
+      </c>
+      <c r="K8" s="3">
+        <v>1.260853</v>
+      </c>
+      <c r="L8" s="3">
+        <v>17.254107999999999</v>
+      </c>
+      <c r="M8" s="3">
+        <v>0.43404900000000002</v>
+      </c>
+      <c r="N8" s="3">
+        <v>0.61090599999999995</v>
+      </c>
+      <c r="O8" s="4">
+        <v>264</v>
+      </c>
+      <c r="P8" s="1">
+        <v>273</v>
       </c>
     </row>
     <row r="9" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A9" s="2" t="s">
+      <c r="A9" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="B9" s="2" t="s">
+      <c r="B9" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="C9" s="2">
+      <c r="C9" s="1">
         <v>155</v>
       </c>
-      <c r="D9" s="2">
-[...2 lines deleted...]
-      <c r="E9" s="2">
+      <c r="D9" s="1">
+        <v>1347</v>
+      </c>
+      <c r="E9" s="1">
         <v>55</v>
       </c>
-      <c r="F9" s="2">
+      <c r="F9" s="1">
         <v>39</v>
       </c>
-      <c r="G9" s="3">
+      <c r="G9" s="2">
         <v>0.31</v>
       </c>
-      <c r="H9" s="3">
+      <c r="H9" s="2">
         <v>0.15</v>
       </c>
-      <c r="I9" s="3">
+      <c r="I9" s="2">
         <v>2.58</v>
       </c>
-      <c r="J9" s="4">
+      <c r="J9" s="3">
         <v>4.2</v>
       </c>
-      <c r="K9" s="4">
+      <c r="K9" s="3">
         <v>3.1</v>
       </c>
-      <c r="L9" s="4">
+      <c r="L9" s="3">
         <v>22.41</v>
       </c>
-      <c r="M9" s="4">
+      <c r="M9" s="3">
         <v>1.2</v>
       </c>
-      <c r="N9" s="4">
+      <c r="N9" s="3">
         <v>1.3</v>
       </c>
-      <c r="O9" s="5">
+      <c r="O9" s="4">
         <v>449</v>
       </c>
-      <c r="P9" s="2">
-        <v>460</v>
+      <c r="P9" s="1">
+        <v>461</v>
       </c>
     </row>
     <row r="10" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A10" s="2" t="s">
+      <c r="A10" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="B10" s="2" t="s">
+      <c r="B10" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="C10" s="2">
+      <c r="C10" s="1">
         <v>135</v>
       </c>
-      <c r="D10" s="2">
-[...2 lines deleted...]
-      <c r="E10" s="2">
+      <c r="D10" s="1">
+        <v>967</v>
+      </c>
+      <c r="E10" s="1">
         <v>44</v>
       </c>
-      <c r="F10" s="2">
+      <c r="F10" s="1">
         <v>31</v>
       </c>
-      <c r="G10" s="3">
+      <c r="G10" s="2">
         <v>0.23</v>
       </c>
-      <c r="H10" s="3">
+      <c r="H10" s="2">
         <v>0.11</v>
       </c>
-      <c r="I10" s="3">
+      <c r="I10" s="2">
         <v>2.58</v>
       </c>
-      <c r="J10" s="4">
+      <c r="J10" s="3">
         <v>3.3</v>
       </c>
-      <c r="K10" s="4">
+      <c r="K10" s="3">
         <v>2.2999999999999998</v>
       </c>
-      <c r="L10" s="4">
+      <c r="L10" s="3">
         <v>20.440000000000001</v>
       </c>
-      <c r="M10" s="4">
+      <c r="M10" s="3">
         <v>0.8</v>
       </c>
-      <c r="N10" s="4">
+      <c r="N10" s="3">
         <v>1</v>
       </c>
-      <c r="O10" s="5">
+      <c r="O10" s="4">
         <v>364</v>
       </c>
-      <c r="P10" s="2">
-        <v>374</v>
+      <c r="P10" s="1">
+        <v>375</v>
       </c>
     </row>
     <row r="11" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A11" s="2" t="s">
+      <c r="A11" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="B11" s="2" t="s">
+      <c r="B11" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="C11" s="2">
+      <c r="C11" s="1">
         <v>124</v>
       </c>
-      <c r="D11" s="2">
+      <c r="D11" s="1">
         <v>786</v>
       </c>
-      <c r="E11" s="2">
+      <c r="E11" s="1">
         <v>38</v>
       </c>
-      <c r="F11" s="2">
+      <c r="F11" s="1">
         <v>27</v>
       </c>
-      <c r="G11" s="3">
+      <c r="G11" s="2">
         <v>0.19</v>
       </c>
-      <c r="H11" s="3">
+      <c r="H11" s="2">
         <v>0.09</v>
       </c>
-      <c r="I11" s="3">
+      <c r="I11" s="2">
         <v>2.58</v>
       </c>
-      <c r="J11" s="4">
+      <c r="J11" s="3">
         <v>2.8</v>
       </c>
-      <c r="K11" s="4">
+      <c r="K11" s="3">
         <v>1.9</v>
       </c>
-      <c r="L11" s="4">
-[...2 lines deleted...]
-      <c r="M11" s="4">
+      <c r="L11" s="3">
+        <v>19.27</v>
+      </c>
+      <c r="M11" s="3">
         <v>0.7</v>
       </c>
-      <c r="N11" s="4">
+      <c r="N11" s="3">
         <v>0.8</v>
       </c>
-      <c r="O11" s="5">
+      <c r="O11" s="4">
         <v>322</v>
       </c>
-      <c r="P11" s="2">
-        <v>331</v>
+      <c r="P11" s="1">
+        <v>332</v>
       </c>
     </row>
     <row r="12" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A12" s="2" t="s">
+      <c r="A12" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="B12" s="2" t="s">
+      <c r="B12" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="C12" s="2">
+      <c r="C12" s="1">
         <v>112</v>
       </c>
-      <c r="D12" s="2">
-[...2 lines deleted...]
-      <c r="E12" s="2">
+      <c r="D12" s="1">
+        <v>579</v>
+      </c>
+      <c r="E12" s="1">
         <v>30</v>
       </c>
-      <c r="F12" s="2">
+      <c r="F12" s="1">
         <v>21</v>
       </c>
-      <c r="G12" s="3">
+      <c r="G12" s="2">
         <v>0.14000000000000001</v>
       </c>
-      <c r="H12" s="3">
+      <c r="H12" s="2">
         <v>0.06</v>
       </c>
-      <c r="I12" s="3">
+      <c r="I12" s="2">
         <v>2.58</v>
       </c>
-      <c r="J12" s="4">
+      <c r="J12" s="3">
         <v>2.2999999999999998</v>
       </c>
-      <c r="K12" s="4">
+      <c r="K12" s="3">
         <v>1.3</v>
       </c>
-      <c r="L12" s="4">
-[...2 lines deleted...]
-      <c r="M12" s="4">
+      <c r="L12" s="3">
+        <v>17.649999999999999</v>
+      </c>
+      <c r="M12" s="3">
         <v>0.5</v>
       </c>
-      <c r="N12" s="4">
+      <c r="N12" s="3">
         <v>0.6</v>
       </c>
-      <c r="O12" s="5">
+      <c r="O12" s="4">
         <v>270</v>
       </c>
-      <c r="P12" s="2">
+      <c r="P12" s="1">
         <v>279</v>
       </c>
     </row>
     <row r="13" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A13" s="2" t="s">
+      <c r="A13" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="B13" s="2" t="s">
+      <c r="B13" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="C13" s="2">
+      <c r="C13" s="1">
         <v>103</v>
       </c>
-      <c r="D13" s="2">
-[...2 lines deleted...]
-      <c r="E13" s="2">
+      <c r="D13" s="1">
+        <v>432</v>
+      </c>
+      <c r="E13" s="1">
         <v>25</v>
       </c>
-      <c r="F13" s="2">
+      <c r="F13" s="1">
         <v>17</v>
       </c>
-      <c r="G13" s="3">
+      <c r="G13" s="2">
         <v>0.1</v>
       </c>
-      <c r="H13" s="3">
+      <c r="H13" s="2">
         <v>0.05</v>
       </c>
-      <c r="I13" s="3">
+      <c r="I13" s="2">
         <v>2.58</v>
       </c>
-      <c r="J13" s="4">
+      <c r="J13" s="3">
         <v>1.9</v>
       </c>
-      <c r="K13" s="4">
+      <c r="K13" s="3">
         <v>0.9</v>
       </c>
-      <c r="L13" s="4">
-[...2 lines deleted...]
-      <c r="M13" s="4">
+      <c r="L13" s="3">
+        <v>16.29</v>
+      </c>
+      <c r="M13" s="3">
         <v>0.3</v>
       </c>
-      <c r="N13" s="4">
+      <c r="N13" s="3">
         <v>0.5</v>
       </c>
-      <c r="O13" s="5">
-[...2 lines deleted...]
-      <c r="P13" s="2">
+      <c r="O13" s="4">
+        <v>232</v>
+      </c>
+      <c r="P13" s="1">
         <v>240</v>
       </c>
     </row>
     <row r="14" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A14" s="2" t="s">
+      <c r="A14" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="B14" s="2" t="s">
+      <c r="B14" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="C14" s="2">
+      <c r="C14" s="1">
         <v>87</v>
       </c>
-      <c r="D14" s="2">
-[...2 lines deleted...]
-      <c r="E14" s="2">
+      <c r="D14" s="1">
+        <v>189</v>
+      </c>
+      <c r="E14" s="1">
         <v>15</v>
       </c>
-      <c r="F14" s="2">
+      <c r="F14" s="1">
         <v>11</v>
       </c>
-      <c r="G14" s="3">
+      <c r="G14" s="2">
         <v>0.03</v>
       </c>
-      <c r="H14" s="3">
+      <c r="H14" s="2">
         <v>0.02</v>
       </c>
-      <c r="I14" s="3">
+      <c r="I14" s="2">
         <v>2.58</v>
       </c>
-      <c r="J14" s="4">
+      <c r="J14" s="3">
         <v>1.2</v>
       </c>
-      <c r="K14" s="4">
+      <c r="K14" s="3">
+        <v>0.3</v>
+      </c>
+      <c r="L14" s="3">
+        <v>13.87</v>
+      </c>
+      <c r="M14" s="3">
+        <v>0.1</v>
+      </c>
+      <c r="N14" s="3">
         <v>0.2</v>
       </c>
-      <c r="L14" s="4">
-[...12 lines deleted...]
-        <v>173</v>
+      <c r="O14" s="4">
+        <v>167</v>
+      </c>
+      <c r="P14" s="1">
+        <v>174</v>
       </c>
     </row>
     <row r="15" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A15" s="2" t="s">
+      <c r="A15" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="B15" s="2" t="s">
+      <c r="B15" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="C15" s="2">
+      <c r="C15" s="1">
         <v>81</v>
       </c>
-      <c r="D15" s="2">
-[...2 lines deleted...]
-      <c r="E15" s="2">
+      <c r="D15" s="1">
+        <v>141</v>
+      </c>
+      <c r="E15" s="1">
         <v>12</v>
       </c>
-      <c r="F15" s="2">
+      <c r="F15" s="1">
         <v>8</v>
       </c>
-      <c r="G15" s="3">
-[...23 lines deleted...]
-      <c r="O15" s="5">
+      <c r="G15" s="2">
+        <v>3.2665E-2</v>
+      </c>
+      <c r="H15" s="2">
+        <v>1.7871999999999999E-2</v>
+      </c>
+      <c r="I15" s="2">
+        <v>2.9862959999999998</v>
+      </c>
+      <c r="J15" s="3">
+        <v>1.1800759999999999</v>
+      </c>
+      <c r="K15" s="3">
+        <v>0.229745</v>
+      </c>
+      <c r="L15" s="3">
+        <v>13.638641</v>
+      </c>
+      <c r="M15" s="3">
+        <v>5.6370000000000003E-2</v>
+      </c>
+      <c r="N15" s="3">
+        <v>0.216199</v>
+      </c>
+      <c r="O15" s="4">
         <v>138</v>
       </c>
-      <c r="P15" s="2">
+      <c r="P15" s="1">
         <v>144</v>
       </c>
     </row>
     <row r="16" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A16" s="2" t="s">
+      <c r="A16" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="B16" s="2" t="s">
+      <c r="B16" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="C16" s="2">
-[...5 lines deleted...]
-      <c r="E16" s="2">
+      <c r="C16" s="1">
+        <v>208</v>
+      </c>
+      <c r="D16" s="1">
+        <v>2362</v>
+      </c>
+      <c r="E16" s="1">
         <v>86</v>
       </c>
-      <c r="F16" s="2">
+      <c r="F16" s="1">
         <v>59</v>
       </c>
-      <c r="G16" s="3">
-[...2 lines deleted...]
-      <c r="H16" s="3">
+      <c r="G16" s="2">
+        <v>0.6</v>
+      </c>
+      <c r="H16" s="2">
         <v>0.31</v>
       </c>
-      <c r="I16" s="3">
+      <c r="I16" s="2">
         <v>3.62</v>
       </c>
-      <c r="J16" s="4">
+      <c r="J16" s="3">
         <v>6.4</v>
       </c>
-      <c r="K16" s="4">
+      <c r="K16" s="3">
         <v>5.5</v>
       </c>
-      <c r="L16" s="4">
+      <c r="L16" s="3">
         <v>27.89</v>
       </c>
-      <c r="M16" s="4">
+      <c r="M16" s="3">
         <v>2</v>
       </c>
-      <c r="N16" s="4">
+      <c r="N16" s="3">
         <v>2.1</v>
       </c>
-      <c r="O16" s="5">
-[...3 lines deleted...]
-        <v>693</v>
+      <c r="O16" s="4">
+        <v>665</v>
+      </c>
+      <c r="P16" s="1">
+        <v>692</v>
       </c>
     </row>
     <row r="17" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A17" s="2" t="s">
+      <c r="A17" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="B17" s="2" t="s">
+      <c r="B17" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="C17" s="2">
-[...5 lines deleted...]
-      <c r="E17" s="2">
+      <c r="C17" s="1">
+        <v>-220</v>
+      </c>
+      <c r="D17" s="1">
+        <v>-3183</v>
+      </c>
+      <c r="E17" s="1">
         <v>-109</v>
       </c>
-      <c r="F17" s="2">
+      <c r="F17" s="1">
         <v>-96</v>
       </c>
-      <c r="G17" s="3">
+      <c r="G17" s="2">
         <v>-0.46</v>
       </c>
-      <c r="H17" s="3">
+      <c r="H17" s="2">
         <v>-0.2</v>
       </c>
-      <c r="I17" s="3">
+      <c r="I17" s="2">
         <v>2.58</v>
       </c>
-      <c r="J17" s="4">
+      <c r="J17" s="3">
         <v>-6.6</v>
       </c>
-      <c r="K17" s="4">
+      <c r="K17" s="3">
         <v>-5.3</v>
       </c>
-      <c r="L17" s="4">
-[...2 lines deleted...]
-      <c r="M17" s="4">
+      <c r="L17" s="3">
+        <v>-10.38</v>
+      </c>
+      <c r="M17" s="3">
         <v>-2.1</v>
       </c>
-      <c r="N17" s="4">
+      <c r="N17" s="3">
         <v>-2.9</v>
       </c>
-      <c r="O17" s="5">
-[...3 lines deleted...]
-        <v>-1193</v>
+      <c r="O17" s="4">
+        <v>-1152</v>
+      </c>
+      <c r="P17" s="1">
+        <v>-1189</v>
       </c>
     </row>
     <row r="18" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:P1"/>
   </mergeCells>
   <pageMargins left="1" right="1" top="1" bottom="1.45" header="1" footer="1"/>
   <pageSetup orientation="landscape" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;R&amp;"Segoe UI,Regular"&amp;10 8/14/2026 2:03:48 PM</oddFooter>
+    <oddFooter>&amp;R&amp;"Segoe UI,Regular"&amp;10 10/6/2026 9:57:45 AM</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Pages>0</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <Slides>0</Slides>
   <Notes>0</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>